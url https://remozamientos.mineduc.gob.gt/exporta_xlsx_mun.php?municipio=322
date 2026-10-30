--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>14.98596723,-91.50954737</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>4540</v>
+        <v>4539</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>08-03-0017-43_2025</t>
+          <t>08-03-0017-43_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>08-03-0017-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.93617223,-91.43892534</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>4539</v>
+        <v>4540</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>08-03-0017-43_2024</t>
+          <t>08-03-0017-43_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>08-03-0017-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.94844729,-91.46979396</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>131</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>4543</v>
+        <v>4544</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>08-03-0019-43_2024</t>
+          <t>08-03-0019-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>08-03-0019-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.94715292,-91.42300499</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>265</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>4544</v>
+        <v>4543</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>08-03-0019-43_2025</t>
+          <t>08-03-0019-43_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>08-03-0019-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>91</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>4560</v>
+        <v>4561</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>08-03-0035-43_2024</t>
+          <t>08-03-0035-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>08-03-0035-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>225</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>4561</v>
+        <v>4560</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>08-03-0035-43_2025</t>
+          <t>08-03-0035-43_2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>08-03-0035-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>15.12335901,-91.61132231</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>4573</v>
+        <v>4572</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>08-03-0149-43_2025</t>
+          <t>08-03-0149-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>08-03-0149-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.92750267,-91.42551874</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>115</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>4572</v>
+        <v>4573</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>08-03-0149-43_2024</t>
+          <t>08-03-0149-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>08-03-0149-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.96499101,-91.48114021</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>532</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>4584</v>
+        <v>4583</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>08-03-0156-43_2025</t>
+          <t>08-03-0156-43_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>08-03-0156-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.98068889,-91.52908209</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>151</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>4583</v>
+        <v>4584</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>08-03-0156-43_2024</t>
+          <t>08-03-0156-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>08-03-0156-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.94644898,-91.4629659</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>272</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>4596</v>
+        <v>4595</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>08-03-1752-43_2025</t>
+          <t>08-03-1752-43_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>08-03-1752-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>14.94354323,-91.43832359</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>99</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>4595</v>
+        <v>4596</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>08-03-1752-43_2024</t>
+          <t>08-03-1752-43_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>08-03-1752-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>