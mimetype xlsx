--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.88477845,-91.42945387</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>227</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>4374</v>
+        <v>4373</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>08-01-0064-43_2025</t>
+          <t>08-01-0064-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>08-01-0064-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.87724295,-91.38042149</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>4373</v>
+        <v>4374</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>08-01-0064-43_2024</t>
+          <t>08-01-0064-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>08-01-0064-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.82560614,-91.23163577</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>227</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>4392</v>
+        <v>4391</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>08-01-0082-43_2025</t>
+          <t>08-01-0082-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>08-01-0082-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.82529408,-91.22398309</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>147</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>4391</v>
+        <v>4392</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>08-01-0082-43_2024</t>
+          <t>08-01-0082-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>08-01-0082-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.93856586,-91.28010027</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>144</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>4398</v>
+        <v>4399</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>08-01-0087-43_2024</t>
+          <t>08-01-0087-43_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>08-01-0087-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.88756392,-91.38032587</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>4399</v>
+        <v>4398</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>08-01-0087-43_2025</t>
+          <t>08-01-0087-43_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>08-01-0087-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.86875501,-91.37642393</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>225</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>4410</v>
+        <v>4411</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>08-01-0096-43_2024</t>
+          <t>08-01-0096-43_2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>08-01-0096-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.92144104,-91.36032984</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>4411</v>
+        <v>4410</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>08-01-0096-43_2025</t>
+          <t>08-01-0096-43_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>08-01-0096-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -7961,64 +7961,64 @@
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>14.91978736,-91.35028534</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S92" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>4446</v>
+        <v>4445</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>08-01-0171-43_2025</t>
+          <t>08-01-0171-43_2024</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>08-01-0171-43</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>14.93588361,-91.26955296</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>4445</v>
+        <v>4446</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>08-01-0171-43_2024</t>
+          <t>08-01-0171-43_2025</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>08-01-0171-43</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -11191,64 +11191,64 @@
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>14.93790126,-91.38344434</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S130" s="1" t="n">
         <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>4483</v>
+        <v>4484</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>08-01-2234-46_2024</t>
+          <t>08-01-2234-46_2025</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>08-01-2234-46</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -11276,64 +11276,64 @@
       <c r="N131" s="2" t="inlineStr">
         <is>
           <t>14.91092779,-91.37038887</t>
         </is>
       </c>
       <c r="O131" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q131" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R131" s="1" t="n">
         <v>31</v>
       </c>
       <c r="S131" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>4484</v>
+        <v>4483</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>08-01-2234-46_2025</t>
+          <t>08-01-2234-46_2024</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>08-01-2234-46</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>