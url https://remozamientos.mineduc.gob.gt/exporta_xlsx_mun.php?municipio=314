--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S10"/>
+  <dimension ref="A1:S12"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -481,555 +481,725 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>6002</v>
+        <v>19077</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>10-16-0379-42_2025</t>
+          <t>10-16-0010-42_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>10-16-0379-42</t>
+          <t>10-16-0010-42</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>SAN JUAN BAUTISTA</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>EODP JOSELINO ORELLANA MENDEZ</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>COMUNIDAD VERACRUZ</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>14.42363798,-91.17862693</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>6003</v>
+        <v>6002</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>10-16-0381-43_2024</t>
+          <t>10-16-0379-42_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>10-16-0381-43</t>
+          <t>10-16-0379-42</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>SAN JUAN BAUTISTA</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EODP JOSELINO ORELLANA MENDEZ</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>1A. AVENIDA 1-43 ZONA 2</t>
+          <t>-</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>14.42373104,-91.17896924</t>
+          <t>14.42363798,-91.17862693</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>545</v>
+        <v>42</v>
       </c>
       <c r="S6" s="1" t="n">
-        <v>545</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>6004</v>
+        <v>6003</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>10-16-0382-43_2024</t>
+          <t>10-16-0381-43_2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>10-16-0382-43</t>
+          <t>10-16-0381-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>SAN JUAN BAUTISTA</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL PLAN</t>
+          <t>1A. AVENIDA 1-43 ZONA 2</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>14.42149961,-91.18377234</t>
+          <t>14.42373104,-91.17896924</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>245</v>
+        <v>545</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>232</v>
+        <v>545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>6005</v>
+        <v>19078</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>10-16-1765-43_2025</t>
+          <t>10-16-0381-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>10-16-1765-43</t>
+          <t>10-16-0381-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>SAN JUAN BAUTISTA</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRICOLA LA CONCHA</t>
+          <t>1A. AVENIDA 1-43 ZONA 2</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>14.45313533,-91.1866319</t>
+          <t>14.42373104,-91.17896924</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
-        <v>125</v>
+        <v>545</v>
       </c>
       <c r="S8" s="1" t="n">
-        <v>116</v>
+        <v>545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>6006</v>
+        <v>6004</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>10-16-2212-42_2025</t>
+          <t>10-16-0382-43_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>10-16-2212-42</t>
+          <t>10-16-0382-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>SAN JUAN BAUTISTA</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>CASERIO EL PLAN</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>14.42149961,-91.18377234</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="S9" s="1" t="n">
-        <v>36</v>
+        <v>232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>6007</v>
+        <v>6005</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>10-16-2670-42_2025</t>
+          <t>10-16-1765-43_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>10-16-2670-42</t>
+          <t>10-16-1765-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>SAN JUAN BAUTISTA</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>SAN JUAN BAUTISTA</t>
+          <t>COMUNIDAD AGRICOLA LA CONCHA</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.45313533,-91.1866319</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
+        <v>125</v>
+      </c>
+      <c r="S10" s="1" t="n">
+        <v>116</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="1" t="n">
+        <v>6006</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>10-16-2212-42_2025</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>10-16-2212-42</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN-</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL PLAN</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>14.42149961,-91.18377234</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R11" s="1" t="n">
+        <v>35</v>
+      </c>
+      <c r="S11" s="1" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="1" t="n">
+        <v>6007</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>10-16-2670-42_2025</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>10-16-2670-42</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>SAN JUAN BAUTISTA</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R12" s="1" t="n">
         <v>134</v>
       </c>
-      <c r="S10" s="1" t="n">
+      <c r="S12" s="1" t="n">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>