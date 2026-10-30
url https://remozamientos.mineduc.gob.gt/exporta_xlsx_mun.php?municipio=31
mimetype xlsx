--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>18464</v>
+        <v>2778</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>04-12-0005-42_2025</t>
+          <t>04-12-0005-42_2024</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>04-12-0005-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>14.49687745,-90.95139756</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>109</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>2778</v>
+        <v>18464</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>04-12-0005-42_2024</t>
+          <t>04-12-0005-42_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>04-12-0005-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.49687473,-90.96147037</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>69</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>2780</v>
+        <v>18465</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>04-12-0007-42_2024</t>
+          <t>04-12-0007-42_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>04-12-0007-42</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.4959957,-90.95910399</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>18465</v>
+        <v>2780</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>04-12-0007-42_2025</t>
+          <t>04-12-0007-42_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>04-12-0007-42</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.4836567,-91.04255109</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>18466</v>
+        <v>2782</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>04-12-0009-42_2025</t>
+          <t>04-12-0009-42_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>04-12-0009-42</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.45422329,-91.01986577</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>2782</v>
+        <v>18466</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>04-12-0009-42_2024</t>
+          <t>04-12-0009-42_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>04-12-0009-42</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.45521686,-91.05012665</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>04-12-0016-43_2024</t>
+          <t>04-12-0016-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>04-12-0016-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.4836567,-91.04255109</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>2791</v>
+        <v>2790</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>04-12-0016-43_2025</t>
+          <t>04-12-0016-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>04-12-0016-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.4836567,-91.04255109</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>04-12-0017-43_2024</t>
+          <t>04-12-0017-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>04-12-0017-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>2793</v>
+        <v>2792</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>04-12-0017-43_2025</t>
+          <t>04-12-0017-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>04-12-0017-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>301</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>2795</v>
+        <v>18468</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>04-12-0020-45_2024</t>
+          <t>04-12-0020-45_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>04-12-0020-45</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>342</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>18468</v>
+        <v>2795</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>04-12-0020-45_2025</t>
+          <t>04-12-0020-45_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>04-12-0020-45</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.42972651,-90.93894843</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>2802</v>
+        <v>18472</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>04-12-0481-43_2024</t>
+          <t>04-12-0481-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>04-12-0481-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.40749445,-90.96788493</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>332</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>18472</v>
+        <v>2802</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>04-12-0481-43_2025</t>
+          <t>04-12-0481-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>04-12-0481-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.40749445,-90.96788493</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>332</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>2804</v>
+        <v>2803</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>04-12-0482-43_2025</t>
+          <t>04-12-0482-43_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>04-12-0482-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.41830608,-90.9536844</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>429</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>04-12-0482-43_2024</t>
+          <t>04-12-0482-43_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>04-12-0482-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.4369782,-91.04882971</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>275</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>2809</v>
+        <v>18475</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>04-12-2108-42_2024</t>
+          <t>04-12-2108-42_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>04-12-2108-42</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.41830608,-90.9536844</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>108</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>18475</v>
+        <v>2809</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>04-12-2108-42_2025</t>
+          <t>04-12-2108-42_2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>04-12-2108-42</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>14.45634442,-91.03577006</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>18476</v>
+        <v>2815</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>04-12-2843-42_2025</t>
+          <t>04-12-2843-42_2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>04-12-2843-42</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>14.4369782,-91.04882971</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>69</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>2815</v>
+        <v>18476</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>04-12-2843-42_2024</t>
+          <t>04-12-2843-42_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>04-12-2843-42</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>