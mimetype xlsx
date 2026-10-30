--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S76"/>
+  <dimension ref="A1:S77"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.17581879,-91.4688039</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>5761</v>
+        <v>5762</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>10-06-0172-42_2024</t>
+          <t>10-06-0172-42_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>10-06-0172-42</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.47775248,-91.48248734</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>241</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>5762</v>
+        <v>5761</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>10-06-0172-42_2025</t>
+          <t>10-06-0172-42_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>10-06-0172-42</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -2776,131 +2776,131 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>123</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>5771</v>
+        <v>18996</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>10-06-0182-43_2024</t>
+          <t>10-06-0182-42_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>10-06-0182-43</t>
+          <t>10-06-0182-42</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>SECTOR CANALES PARCELAMIENTO MONTERREY</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
-        <v>403</v>
+        <v>123</v>
       </c>
       <c r="S32" s="1" t="n">
-        <v>393</v>
+        <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
         <v>5772</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>10-06-0182-43_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>10-06-0182-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
@@ -2946,319 +2946,319 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>403</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>5773</v>
+        <v>5771</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>10-06-0183-43_2024</t>
+          <t>10-06-0182-43_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>10-06-0183-43</t>
+          <t>10-06-0182-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JOSE LOS TIESTOS</t>
+          <t>SECTOR CANALES PARCELAMIENTO MONTERREY</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>14.0798337,-91.53436118</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>219</v>
+        <v>403</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>184</v>
+        <v>393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>5774</v>
+        <v>5773</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>10-06-0184-43_2024</t>
+          <t>10-06-0183-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>10-06-0184-43</t>
+          <t>10-06-0183-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>PARCELAMIENTO JAPON NACIONAL SECTOR A</t>
+          <t>ALDEA SAN JOSE LOS TIESTOS</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>14.14353264,-91.56263284</t>
+          <t>14.0798337,-91.53436118</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
-        <v>88</v>
+        <v>219</v>
       </c>
       <c r="S35" s="1" t="n">
-        <v>76</v>
+        <v>184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>5776</v>
+        <v>5774</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>10-06-0185-43_2025</t>
+          <t>10-06-0184-43_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>10-06-0185-43</t>
+          <t>10-06-0184-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>SECTOR LAS DELICIAS PARCELAMIENTO MONTERREY</t>
+          <t>PARCELAMIENTO JAPON NACIONAL SECTOR A</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>14.31208851,-91.48831537</t>
+          <t>14.14353264,-91.56263284</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="S36" s="1" t="n">
-        <v>160</v>
+        <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>5775</v>
+        <v>5776</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>10-06-0185-43_2024</t>
+          <t>10-06-0185-43_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>10-06-0185-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -3286,234 +3286,234 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.31208851,-91.48831537</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>152</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>5777</v>
+        <v>5775</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>10-06-0186-43_2025</t>
+          <t>10-06-0185-43_2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>10-06-0186-43</t>
+          <t>10-06-0185-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN JUAN CERRITOS</t>
+          <t>SECTOR LAS DELICIAS PARCELAMIENTO MONTERREY</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>14.4890807,-91.47172306</t>
+          <t>14.31208851,-91.48831537</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="S38" s="1" t="n">
-        <v>136</v>
+        <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>5779</v>
+        <v>5777</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>10-06-0190-43_2025</t>
+          <t>10-06-0186-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>10-06-0190-43</t>
+          <t>10-06-0186-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>SECTOR 1 FINCA SAN CARLOS MALAGA</t>
+          <t>CANTON SAN JUAN CERRITOS</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>14.19227517,-91.47815281</t>
+          <t>14.4890807,-91.47172306</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
-        <v>252</v>
+        <v>140</v>
       </c>
       <c r="S39" s="1" t="n">
-        <v>218</v>
+        <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>5778</v>
+        <v>5779</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>10-06-0190-43_2024</t>
+          <t>10-06-0190-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>10-06-0190-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -3541,149 +3541,149 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.19227517,-91.47815281</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>252</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>5781</v>
+        <v>5778</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>10-06-0191-43_2025</t>
+          <t>10-06-0190-43_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>10-06-0191-43</t>
+          <t>10-06-0190-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BELEN</t>
+          <t>SECTOR 1 FINCA SAN CARLOS MALAGA</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.19227517,-91.47815281</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="S41" s="1" t="n">
-        <v>249</v>
+        <v>218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>5780</v>
+        <v>5781</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>10-06-0191-43_2024</t>
+          <t>10-06-0191-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>10-06-0191-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -3711,234 +3711,234 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.19227517,-91.47815281</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>249</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>5782</v>
+        <v>5780</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>10-06-0192-43_2025</t>
+          <t>10-06-0191-43_2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>10-06-0192-43</t>
+          <t>10-06-0191-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL COPADO NO. 2</t>
+          <t>ALDEA BELEN</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>14.44580426,-91.46775246</t>
+          <t>14.19227517,-91.47815281</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
-        <v>144</v>
+        <v>249</v>
       </c>
       <c r="S43" s="1" t="n">
-        <v>137</v>
+        <v>249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>5784</v>
+        <v>5782</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>10-06-0193-43_2025</t>
+          <t>10-06-0192-43_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>10-06-0193-43</t>
+          <t>10-06-0192-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>CANTON EL COPADO</t>
+          <t>CANTON EL COPADO NO. 2</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>14.42855539,-91.46038596</t>
+          <t>14.44580426,-91.46775246</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="S44" s="1" t="n">
-        <v>145</v>
+        <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>5783</v>
+        <v>5784</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>10-06-0193-43_2024</t>
+          <t>10-06-0193-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>10-06-0193-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -3966,471 +3966,471 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.42855539,-91.46038596</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>141</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>5785</v>
+        <v>5783</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>10-06-0194-43_2025</t>
+          <t>10-06-0193-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>10-06-0194-43</t>
+          <t>10-06-0193-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JARDIN</t>
+          <t>CANTON EL COPADO</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>14.06358798,-91.53998368</t>
+          <t>14.42855539,-91.46038596</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="S46" s="1" t="n">
-        <v>72</v>
+        <v>145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>5786</v>
+        <v>5785</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>10-06-0195-43_2024</t>
+          <t>10-06-0194-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>10-06-0195-43</t>
+          <t>10-06-0194-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BOLIVIA</t>
+          <t>ALDEA EL JARDIN</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>14.17581879,-91.4688039</t>
+          <t>14.06358798,-91.53998368</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
-        <v>535</v>
+        <v>74</v>
       </c>
       <c r="S47" s="1" t="n">
-        <v>523</v>
+        <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>5787</v>
+        <v>5786</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>10-06-0196-43_2025</t>
+          <t>10-06-0195-43_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>10-06-0196-43</t>
+          <t>10-06-0195-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>EOUM DOLORES BEDOYA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>1A. AV. 5-75 ZONA 1</t>
+          <t>ALDEA BOLIVIA</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>14.47802095,-91.48486965</t>
+          <t>14.17581879,-91.4688039</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
-        <v>501</v>
+        <v>535</v>
       </c>
       <c r="S48" s="1" t="n">
-        <v>484</v>
+        <v>523</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>5788</v>
+        <v>5787</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>10-06-0197-42_2024</t>
+          <t>10-06-0196-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>10-06-0197-42</t>
+          <t>10-06-0196-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EOUM DOLORES BEDOYA</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>CANTON XIQUINA</t>
+          <t>1A. AV. 5-75 ZONA 1</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>14.43237914,-91.47994787</t>
+          <t>14.47802095,-91.48486965</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
-        <v>70</v>
+        <v>501</v>
       </c>
       <c r="S49" s="1" t="n">
-        <v>71</v>
+        <v>484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>5790</v>
+        <v>5788</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>10-06-0198-43_2025</t>
+          <t>10-06-0197-42_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>10-06-0198-43</t>
+          <t>10-06-0197-42</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA RITA</t>
+          <t>CANTON XIQUINA</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>14.16750489,-91.54461149</t>
+          <t>14.43237914,-91.47994787</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="S50" s="1" t="n">
-        <v>107</v>
+        <v>71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
         <v>5789</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>10-06-0198-43_2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>10-06-0198-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
@@ -4476,1576 +4476,1576 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>14.16750489,-91.54461149</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>5791</v>
+        <v>5790</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>10-06-0199-43_2024</t>
+          <t>10-06-0198-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>10-06-0199-43</t>
+          <t>10-06-0198-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL TRIUNFO</t>
+          <t>ALDEA SANTA RITA</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>14.07186436,-91.57875049</t>
+          <t>14.16750489,-91.54461149</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
-        <v>196</v>
+        <v>104</v>
       </c>
       <c r="S52" s="1" t="n">
-        <v>165</v>
+        <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>5792</v>
+        <v>5791</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>10-06-0201-42_2024</t>
+          <t>10-06-0199-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>10-06-0201-42</t>
+          <t>10-06-0199-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD WILLY WOOD</t>
+          <t>CASERIO EL TRIUNFO</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>14.17504883,-91.53804118</t>
+          <t>14.07186436,-91.57875049</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
-        <v>59</v>
+        <v>196</v>
       </c>
       <c r="S53" s="1" t="n">
-        <v>49</v>
+        <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>5793</v>
+        <v>5792</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>10-06-0201-43_2024</t>
+          <t>10-06-0201-42_2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>10-06-0201-43</t>
+          <t>10-06-0201-42</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD WILLY WOOD</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.17504883,-91.53804118</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
-        <v>200</v>
+        <v>59</v>
       </c>
       <c r="S54" s="1" t="n">
-        <v>209</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>5794</v>
+        <v>5793</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>10-06-0212-43_2024</t>
+          <t>10-06-0201-43_2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>10-06-0212-43</t>
+          <t>10-06-0201-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>CANTON LA SELVA</t>
+          <t>COMUNIDAD WILLY WOOD</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>14.39181979,-91.51520109</t>
+          <t>14.17504883,-91.53804118</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
-        <v>27</v>
+        <v>200</v>
       </c>
       <c r="S55" s="1" t="n">
-        <v>23</v>
+        <v>209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>5795</v>
+        <v>5794</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>10-06-0438-43_2025</t>
+          <t>10-06-0212-43_2024</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>10-06-0438-43</t>
+          <t>10-06-0212-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>EOUM RAFAEL MOREIRA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>1A. AVENIDA 5-15 ZONA 1 CANTON EL CALVARIO</t>
+          <t>CANTON LA SELVA</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>14.47797098,-91.48553793</t>
+          <t>14.39181979,-91.51520109</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
-        <v>345</v>
+        <v>27</v>
       </c>
       <c r="S56" s="1" t="n">
-        <v>310</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>5796</v>
+        <v>5795</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>10-06-0439-43_2024</t>
+          <t>10-06-0438-43_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>10-06-0439-43</t>
+          <t>10-06-0438-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM RAFAEL MOREIRA</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>SECTOR II FINCA SAN CARLOS MALAGA</t>
+          <t>1A. AVENIDA 5-15 ZONA 1 CANTON EL CALVARIO</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>14.19470258,-91.50476443</t>
+          <t>14.47797098,-91.48553793</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
-        <v>105</v>
+        <v>345</v>
       </c>
       <c r="S57" s="1" t="n">
-        <v>100</v>
+        <v>310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>5797</v>
+        <v>5796</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>10-06-1770-43_2024</t>
+          <t>10-06-0439-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>10-06-1770-43</t>
+          <t>10-06-0439-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRARIA EMPRESA CAMPESINA ASOCIATIVA MANELIS</t>
+          <t>SECTOR II FINCA SAN CARLOS MALAGA</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>14.20061642,-91.56720265</t>
+          <t>14.19470258,-91.50476443</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="S58" s="1" t="n">
-        <v>62</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>5798</v>
+        <v>5797</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>10-06-1799-43_2024</t>
+          <t>10-06-1770-43_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>10-06-1799-43</t>
+          <t>10-06-1770-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRARIA MONTE GLORIA</t>
+          <t>COMUNIDAD AGRARIA EMPRESA CAMPESINA ASOCIATIVA MANELIS</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>14.18265786,-91.51857362</t>
+          <t>14.20061642,-91.56720265</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="S59" s="1" t="n">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>5799</v>
+        <v>5798</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>10-06-1824-42_2024</t>
+          <t>10-06-1799-43_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>10-06-1824-42</t>
+          <t>10-06-1799-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>CANTON LAS VARITAS</t>
+          <t>COMUNIDAD AGRARIA MONTE GLORIA</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>14.50462779,-91.47734087</t>
+          <t>14.18265786,-91.51857362</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="S60" s="1" t="n">
-        <v>84</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>5800</v>
+        <v>5799</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>10-06-1839-43_2024</t>
+          <t>10-06-1824-42_2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>10-06-1839-43</t>
+          <t>10-06-1824-42</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA EORM</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD LA GUADALUPE</t>
+          <t>CANTON LAS VARITAS</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>14.20418139,-91.52610559</t>
+          <t>14.50462779,-91.47734087</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
-        <v>162</v>
+        <v>87</v>
       </c>
       <c r="S61" s="1" t="n">
-        <v>159</v>
+        <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>5801</v>
+        <v>5800</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>10-06-1861-42_2024</t>
+          <t>10-06-1839-43_2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>10-06-1861-42</t>
+          <t>10-06-1839-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRARIA MONTE GLORIA</t>
+          <t>COMUNIDAD LA GUADALUPE</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>14.18265786,-91.51857362</t>
+          <t>14.20418139,-91.52610559</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
-        <v>22</v>
+        <v>162</v>
       </c>
       <c r="S62" s="1" t="n">
-        <v>28</v>
+        <v>159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>5802</v>
+        <v>5801</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>10-06-1878-42_2025</t>
+          <t>10-06-1861-42_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>10-06-1878-42</t>
+          <t>10-06-1861-42</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JOSE LOS TIESTOS</t>
+          <t>COMUNIDAD AGRARIA MONTE GLORIA</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>14.0798337,-91.53436118</t>
+          <t>14.18265786,-91.51857362</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="S63" s="1" t="n">
-        <v>78</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>5803</v>
+        <v>5802</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>10-06-1999-42_2025</t>
+          <t>10-06-1878-42_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>10-06-1999-42</t>
+          <t>10-06-1878-42</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRARIA ECA MANELIS</t>
+          <t>ALDEA SAN JOSE LOS TIESTOS</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.0798337,-91.53436118</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="S64" s="1" t="n">
-        <v>19</v>
+        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>5804</v>
+        <v>5803</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>10-06-2145-43_2025</t>
+          <t>10-06-1999-42_2025</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>10-06-2145-43</t>
+          <t>10-06-1999-42</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>EOUM DOLORES BEDOYA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>1RA. AV 5-75 ZONA 1</t>
+          <t>COMUNIDAD AGRARIA ECA MANELIS</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>14.47802095,-91.48486965</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="S65" s="1" t="n">
-        <v>61</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>5805</v>
+        <v>5804</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>10-06-2156-42_2025</t>
+          <t>10-06-2145-43_2025</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>10-06-2156-42</t>
+          <t>10-06-2145-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EOUM DOLORES BEDOYA</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>PARCELAMIENTO LA ESPERANZA</t>
+          <t>1RA. AV 5-75 ZONA 1</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>14.11553323,-91.55283331</t>
+          <t>14.47802095,-91.48486965</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="S66" s="1" t="n">
-        <v>29</v>
+        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>5806</v>
+        <v>5805</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>10-06-2167-45_2024</t>
+          <t>10-06-2156-42_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>10-06-2167-45</t>
+          <t>10-06-2156-42</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>SECTOR 1, CALLE PRINCIPAL, ALDEA BELEN</t>
+          <t>PARCELAMIENTO LA ESPERANZA</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.11553323,-91.55283331</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
-        <v>132</v>
+        <v>39</v>
       </c>
       <c r="S67" s="1" t="n">
-        <v>135</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>5807</v>
+        <v>5806</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>10-06-2271-42_2025</t>
+          <t>10-06-2167-45_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>10-06-2271-42</t>
+          <t>10-06-2167-45</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>CASERIO SANTA LUCIA</t>
+          <t>SECTOR 1, CALLE PRINCIPAL, ALDEA BELEN</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>14.46371186,-91.47637702</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="S68" s="1" t="n">
-        <v>69</v>
+        <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>5808</v>
+        <v>5807</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>10-06-2323-42_2024</t>
+          <t>10-06-2271-42_2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>10-06-2323-42</t>
+          <t>10-06-2271-42</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>SAN CARLOS MALAGA SECTOR I</t>
+          <t>CASERIO SANTA LUCIA</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.46371186,-91.47637702</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="S69" s="1" t="n">
-        <v>88</v>
+        <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
         <v>5809</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>10-06-2323-42_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>10-06-2323-42</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
@@ -6091,386 +6091,386 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>5810</v>
+        <v>5808</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>10-06-2344-43_2024</t>
+          <t>10-06-2323-42_2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>10-06-2344-43</t>
+          <t>10-06-2323-42</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD AGRARIA NUEVA COVADONGA</t>
+          <t>SAN CARLOS MALAGA SECTOR I</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>14.23247386,-91.52900818</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S71" s="1" t="n">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>5811</v>
+        <v>5810</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>10-06-2448-43_2024</t>
+          <t>10-06-2344-43_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>10-06-2448-43</t>
+          <t>10-06-2344-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>CANTON CANCIN</t>
+          <t>COMUNIDAD AGRARIA NUEVA COVADONGA</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>14.4522797,-91.49354996</t>
+          <t>14.23247386,-91.52900818</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="S72" s="1" t="n">
-        <v>34</v>
+        <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>5812</v>
+        <v>5811</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>10-06-2654-45_2024</t>
+          <t>10-06-2448-43_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>10-06-2654-45</t>
+          <t>10-06-2448-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>CANTON XIQUINA</t>
+          <t>CANTON CANCIN</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.4522797,-91.49354996</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="S73" s="1" t="n">
-        <v>52</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>5813</v>
+        <v>5812</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>10-06-2665-45_2024</t>
+          <t>10-06-2654-45_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>10-06-2665-45</t>
+          <t>10-06-2654-45</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>COMUNIDAD CONRADO DE LA CRUZ</t>
+          <t>CANTON XIQUINA</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="S74" s="1" t="n">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
         <v>5814</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>10-06-2665-45_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>10-06-2665-45</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
@@ -6516,130 +6516,215 @@
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S75" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>5815</v>
+        <v>5813</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>10-06-2701-42_2024</t>
+          <t>10-06-2665-45_2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>10-06-2701-42</t>
+          <t>10-06-2665-45</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>COMUNIDAD CONRADO DE LA CRUZ</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P76" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R76" s="1" t="n">
+        <v>49</v>
+      </c>
+      <c r="S76" s="1" t="n">
+        <v>57</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="1" t="n">
+        <v>5815</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>10-06-2701-42_2024</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>10-06-2701-42</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr">
+        <is>
           <t>Preprimaria</t>
         </is>
       </c>
-      <c r="G76" s="2" t="inlineStr">
+      <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
-      <c r="H76" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L76" s="2" t="inlineStr">
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>SANTO DOMINGO SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
-      <c r="M76" s="2" t="inlineStr">
+      <c r="M77" s="2" t="inlineStr">
         <is>
           <t>CANTON EL COPADO NO.II</t>
         </is>
       </c>
-      <c r="N76" s="2" t="inlineStr">
+      <c r="N77" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
-      <c r="O76" s="1" t="n">
-[...10 lines deleted...]
-      <c r="R76" s="1" t="n">
+      <c r="O77" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P77" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R77" s="1" t="n">
         <v>43</v>
       </c>
-      <c r="S76" s="1" t="n">
+      <c r="S77" s="1" t="n">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>