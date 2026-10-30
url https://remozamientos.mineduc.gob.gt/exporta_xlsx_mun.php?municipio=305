--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S29"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.36540773,-91.41476552</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>13</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>5725</v>
+        <v>5724</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>10-05-0011-43_2025</t>
+          <t>10-05-0011-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>10-05-0011-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.35587939,-91.43356087</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>5724</v>
+        <v>5725</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>10-05-0011-43_2024</t>
+          <t>10-05-0011-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>10-05-0011-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -1926,725 +1926,980 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.4469297,-91.42325134</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>5733</v>
+        <v>18993</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>10-05-0161-43_2024</t>
+          <t>10-05-0160-42_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>10-05-0161-43</t>
+          <t>10-05-0160-42</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN ANTONIO DEL MONTE</t>
+          <t>1A. AV. ZONA 1</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>14.43672214,-91.44184502</t>
+          <t>14.4469297,-91.42325134</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="S22" s="1" t="n">
-        <v>81</v>
+        <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>5734</v>
+        <v>5733</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>10-05-0162-43_2024</t>
+          <t>10-05-0161-43_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>10-05-0162-43</t>
+          <t>10-05-0161-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>EOUM DR. ALFREDO CARRILLO RAMIREZ</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>CASCO URBANO</t>
+          <t>CANTON SAN ANTONIO DEL MONTE</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>14.44662142,-91.42176021</t>
+          <t>14.43672214,-91.44184502</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
-        <v>290</v>
+        <v>77</v>
       </c>
       <c r="S23" s="1" t="n">
-        <v>285</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>5735</v>
+        <v>18994</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>10-05-0163-43_2025</t>
+          <t>10-05-0162-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>10-05-0163-43</t>
+          <t>10-05-0162-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM DR. ALFREDO CARRILLO RAMIREZ</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NAHUALATE 1</t>
+          <t>CASCO URBANO</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>14.43079011,-91.41701202</t>
+          <t>14.44662142,-91.42176021</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
-        <v>83</v>
+        <v>290</v>
       </c>
       <c r="S24" s="1" t="n">
-        <v>90</v>
+        <v>285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>5736</v>
+        <v>5734</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>10-05-0167-43_2025</t>
+          <t>10-05-0162-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>10-05-0167-43</t>
+          <t>10-05-0162-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM DR. ALFREDO CARRILLO RAMIREZ</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN RAMON</t>
+          <t>CASCO URBANO</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>14.47496726,-91.42861006</t>
+          <t>14.44662142,-91.42176021</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
+        <v>290</v>
+      </c>
+      <c r="S25" s="1" t="n">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>5737</v>
+        <v>5735</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>10-05-1764-43_2024</t>
+          <t>10-05-0163-43_2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>10-05-1764-43</t>
+          <t>10-05-0163-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NAHUALATE II</t>
+          <t>ALDEA NAHUALATE 1</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.43079011,-91.41701202</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="S26" s="1" t="n">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>5738</v>
+        <v>5736</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>10-05-1764-43_2025</t>
+          <t>10-05-0167-43_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>10-05-1764-43</t>
+          <t>10-05-0167-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>ALDEA NAHUALATE II</t>
+          <t>ALDEA SAN RAMON</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.47496726,-91.42861006</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
-        <v>80</v>
+        <v>285</v>
       </c>
       <c r="S27" s="1" t="n">
-        <v>85</v>
+        <v>274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>5739</v>
+        <v>5737</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>10-05-2321-42_2025</t>
+          <t>10-05-1764-43_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>10-05-2321-42</t>
+          <t>10-05-1764-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>CANTON SAN ANTONIO DEL MONTE</t>
+          <t>ALDEA NAHUALATE II</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>14.43672214,-91.44184502</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="S28" s="1" t="n">
-        <v>31</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>5740</v>
+        <v>5738</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>10-05-2694-43_2024</t>
+          <t>10-05-1764-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>10-05-2694-43</t>
+          <t>10-05-1764-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>SAN JOSE EL IDOLO</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>LABOR LA ESMERALDA</t>
+          <t>ALDEA NAHUALATE II</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
+        <v>80</v>
+      </c>
+      <c r="S29" s="1" t="n">
+        <v>85</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="n">
+        <v>5739</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>10-05-2321-42_2025</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>10-05-2321-42</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE EL IDOLO</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>CANTON SAN ANTONIO DEL MONTE</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>14.43672214,-91.44184502</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R30" s="1" t="n">
+        <v>35</v>
+      </c>
+      <c r="S30" s="1" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="n">
+        <v>18995</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>10-05-2694-43_2025</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>10-05-2694-43</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE EL IDOLO</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>LABOR LA ESMERALDA</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R31" s="1" t="n">
         <v>24</v>
       </c>
-      <c r="S29" s="1" t="n">
+      <c r="S31" s="1" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="n">
+        <v>5740</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>10-05-2694-43_2024</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>10-05-2694-43</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>SAN JOSE EL IDOLO</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>LABOR LA ESMERALDA</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R32" s="1" t="n">
+        <v>24</v>
+      </c>
+      <c r="S32" s="1" t="n">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>