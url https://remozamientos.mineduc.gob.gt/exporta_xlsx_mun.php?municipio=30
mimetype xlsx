--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.70191014,-90.94472406</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>300</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>04-10-0456-43_2024</t>
+          <t>04-10-0456-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>04-10-0456-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.68240964,-90.91500409</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>320</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>2760</v>
+        <v>2759</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>04-10-0456-43_2025</t>
+          <t>04-10-0456-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>04-10-0456-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>