--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>15.35684714,-90.42066055</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>69</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>11871</v>
+        <v>11872</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>16-02-0006-45_2024</t>
+          <t>16-02-0006-45_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>16-02-0006-45</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>11872</v>
+        <v>11871</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>16-02-0006-45_2025</t>
+          <t>16-02-0006-45_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>16-02-0006-45</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>15.29195455,-90.40769955</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>93</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>16-02-0155-42_2024</t>
+          <t>16-02-0155-42_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>16-02-0155-42</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>15.37662676,-90.42791855</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>213</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>11882</v>
+        <v>11881</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>16-02-0155-42_2025</t>
+          <t>16-02-0155-42_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>16-02-0155-42</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>15.3632972,-90.42036921</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>413</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>11887</v>
+        <v>11886</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>16-02-0160-43_2025</t>
+          <t>16-02-0160-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>16-02-0160-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>15.3210607,-90.42650568</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>405</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>11886</v>
+        <v>11887</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>16-02-0160-43_2024</t>
+          <t>16-02-0160-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>16-02-0160-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>15.3210607,-90.42650568</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>405</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>11889</v>
+        <v>11888</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>16-02-0161-43_2025</t>
+          <t>16-02-0161-43_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>16-02-0161-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>15.33488095,-90.4210173</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>266</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>11888</v>
+        <v>11889</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>16-02-0161-43_2024</t>
+          <t>16-02-0161-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>16-02-0161-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.31524273,-90.41184046</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>11893</v>
+        <v>18868</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>16-02-0166-43_2024</t>
+          <t>16-02-0166-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>16-02-0166-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>15.39451786,-90.41741877</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>334</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>18868</v>
+        <v>11893</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>16-02-0166-43_2025</t>
+          <t>16-02-0166-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>16-02-0166-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>