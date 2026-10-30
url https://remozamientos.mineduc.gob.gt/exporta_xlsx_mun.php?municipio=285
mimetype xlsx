--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.7732232,-91.26366787</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>3913</v>
+        <v>3914</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>07-04-0078-43_2024</t>
+          <t>07-04-0078-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>07-04-0078-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.77341479,-91.26442677</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>410</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>3914</v>
+        <v>3913</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>07-04-0078-43_2025</t>
+          <t>07-04-0078-43_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>07-04-0078-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.78479683,-91.29140543</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>302</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>3924</v>
+        <v>3923</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>07-04-0089-45_2025</t>
+          <t>07-04-0089-45_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>07-04-0089-45</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.77234251,-91.2643344</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>369</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>3923</v>
+        <v>3924</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>07-04-0089-45_2024</t>
+          <t>07-04-0089-45_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>07-04-0089-45</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>