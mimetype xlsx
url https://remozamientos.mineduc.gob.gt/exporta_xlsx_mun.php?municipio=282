--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.81303036,-91.19760212</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>3789</v>
+        <v>3788</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>07-01-0048-43_2025</t>
+          <t>07-01-0048-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>07-01-0048-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>
@@ -1907,83 +1907,83 @@
         <is>
           <t>SOLOLA</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>CASERIO XALAMA, ALDEA PIXABAJ</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.87854473,-91.18682587</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>3788</v>
+        <v>3789</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>07-01-0048-43_2024</t>
+          <t>07-01-0048-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>07-01-0048-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>
@@ -1992,55 +1992,55 @@
         <is>
           <t>SOLOLA</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>CASERIO XALAMA, ALDEA PIXABAJ</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.87854473,-91.18682587</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>3790</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>07-01-0049-43_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>07-01-0049-43</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.76774083,-91.18652043</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>210</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>3830</v>
+        <v>3831</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>07-01-0426-43_2024</t>
+          <t>07-01-0426-43_2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>07-01-0426-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.77144036,-91.17967684</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>613</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>3831</v>
+        <v>3830</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>07-01-0426-43_2025</t>
+          <t>07-01-0426-43_2024</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>07-01-0426-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>SOLOLA</t>
         </is>