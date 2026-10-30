--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>13.87319589,-90.42946852</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>3586</v>
+        <v>3585</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>06-08-0205-43_2025</t>
+          <t>06-08-0205-43_2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>06-08-0205-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>13.90390039,-90.27868318</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>06-08-0205-43_2024</t>
+          <t>06-08-0205-43_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>06-08-0205-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.10109483,-90.39035637</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>06-08-0231-43_2024</t>
+          <t>06-08-0231-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>06-08-0231-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.01379604,-90.32920284</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>3597</v>
+        <v>3596</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>06-08-0231-43_2025</t>
+          <t>06-08-0231-43_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>06-08-0231-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>13.98122898,-90.40063987</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>3601</v>
+        <v>3600</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>06-08-0236-43_2025</t>
+          <t>06-08-0236-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>06-08-0236-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>13.98650404,-90.34009874</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>13</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>3600</v>
+        <v>3601</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>06-08-0236-43_2024</t>
+          <t>06-08-0236-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>06-08-0236-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>