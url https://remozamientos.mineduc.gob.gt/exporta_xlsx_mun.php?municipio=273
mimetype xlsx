--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>14.07604583,-90.13422159</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>06-06-1942-43_2024</t>
+          <t>06-06-1942-43_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>06-06-1942-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>3529</v>
+        <v>3528</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>06-06-1942-43_2025</t>
+          <t>06-06-1942-43_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>06-06-1942-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>