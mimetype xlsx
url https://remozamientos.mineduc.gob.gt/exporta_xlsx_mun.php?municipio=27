--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>14.66323033,-91.01471656</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>18450</v>
+        <v>2687</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>04-07-0392-43_2025</t>
+          <t>04-07-0392-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>04-07-0392-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>14.6310972,-90.97834002</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>163</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>2687</v>
+        <v>18450</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>04-07-0392-43_2024</t>
+          <t>04-07-0392-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>04-07-0392-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.65638079,-91.0637174</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>107</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>2693</v>
+        <v>2692</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>04-07-0398-43_2025</t>
+          <t>04-07-0398-43_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>04-07-0398-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.67827458,-91.03947821</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>04-07-0398-43_2024</t>
+          <t>04-07-0398-43_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>04-07-0398-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>14.69587204,-90.99497506</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>6</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>04-07-3147-45_2024</t>
+          <t>04-07-3147-45_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>04-07-3147-45</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>25</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>2716</v>
+        <v>2715</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>04-07-3147-45_2025</t>
+          <t>04-07-3147-45_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>04-07-3147-45</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Doble</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>