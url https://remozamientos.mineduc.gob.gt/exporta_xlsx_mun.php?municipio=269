--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>203</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>06-02-0012-45_2024</t>
+          <t>06-02-0012-45_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>06-02-0012-45</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>195</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>3383</v>
+        <v>3382</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>06-02-0012-45_2025</t>
+          <t>06-02-0012-45_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>06-02-0012-45</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>