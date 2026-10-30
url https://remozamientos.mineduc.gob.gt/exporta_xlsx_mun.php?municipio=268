--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>06-01-0096-43_2024</t>
+          <t>06-01-0096-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>06-01-0096-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -2077,83 +2077,83 @@
         <is>
           <t>SANTA ROSA</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>CUILAPA</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>EORM NO. 02</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>PARCELAMIENTO CONCEPCION</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>228</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>3359</v>
+        <v>3358</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>06-01-0096-43_2025</t>
+          <t>06-01-0096-43_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>06-01-0096-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>SANTA ROSA</t>
         </is>
@@ -2162,55 +2162,55 @@
         <is>
           <t>SANTA ROSA</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>CUILAPA</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>EORM NO. 02</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>PARCELAMIENTO CONCEPCION</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>228</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>3360</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>06-01-0431-42_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>06-01-0431-42</t>
         </is>