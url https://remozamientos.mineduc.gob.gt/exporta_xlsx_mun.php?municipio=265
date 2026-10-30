--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S21"/>
+  <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>5816</v>
+        <v>5817</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>10-07-0003-43_2024</t>
+          <t>10-07-0003-43_2025</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>10-07-0003-43</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -292,83 +292,83 @@
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>CASERIO SAN ANTONIO BUENA VISTA</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>14.43083839,-91.53351115</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>5817</v>
+        <v>5816</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>10-07-0003-43_2025</t>
+          <t>10-07-0003-43_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>10-07-0003-43</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -377,55 +377,55 @@
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>SAN LORENZO</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>CASERIO SAN ANTONIO BUENA VISTA</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>14.43083839,-91.53351115</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>5818</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>10-07-0004-43_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>10-07-0004-43</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.39727833,-91.52081259</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>289</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>5826</v>
+        <v>5827</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>10-07-0209-43_2024</t>
+          <t>10-07-0209-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>10-07-0209-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.34832826,-91.52895024</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>5827</v>
+        <v>5826</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>10-07-0209-43_2025</t>
+          <t>10-07-0209-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>10-07-0209-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.41398858,-91.53338024</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>5833</v>
+        <v>5832</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>10-07-2362-43_2025</t>
+          <t>10-07-2362-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>10-07-2362-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.41680245,-91.52656374</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>5832</v>
+        <v>5833</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>10-07-2362-43_2024</t>
+          <t>10-07-2362-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>10-07-2362-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.41680245,-91.52656374</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>5835</v>
+        <v>5834</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>10-07-2450-43_2025</t>
+          <t>10-07-2450-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>10-07-2450-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.46817229,-91.50950952</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>116</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>5834</v>
+        <v>5835</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>10-07-2450-43_2024</t>
+          <t>10-07-2450-43_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>10-07-2450-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>SUCHITEPEQUEZ</t>
         </is>
@@ -1921,50 +1921,135 @@
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>CANTON SAN JOSE</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.46817229,-91.50950952</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>116</v>
       </c>
       <c r="S21" s="1" t="n">
+        <v>105</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="n">
+        <v>18997</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>10-07-2658-42_2025</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>10-07-2658-42</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>SUCHITEPEQUEZ</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>SAN LORENZO</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>EODP</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>EDIFICIO IEBC</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R22" s="1" t="n">
+        <v>114</v>
+      </c>
+      <c r="S22" s="1" t="n">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>