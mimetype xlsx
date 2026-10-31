--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>7627</v>
+        <v>7628</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>12-23-0046-43_2024</t>
+          <t>12-23-0046-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>12-23-0046-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>7628</v>
+        <v>7627</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>12-23-0046-43_2025</t>
+          <t>12-23-0046-43_2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>12-23-0046-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>