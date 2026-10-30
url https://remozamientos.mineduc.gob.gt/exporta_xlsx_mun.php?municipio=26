--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.90541001,-90.96730252</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>63</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>04-06-0018-43_2024</t>
+          <t>04-06-0018-43_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>04-06-0018-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.90063845,-91.0136049</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>2599</v>
+        <v>2598</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>04-06-0018-43_2025</t>
+          <t>04-06-0018-43_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>04-06-0018-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.91416976,-90.96262031</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>2607</v>
+        <v>2606</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>04-06-0035-45_2025</t>
+          <t>04-06-0035-45_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>04-06-0035-45</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>115</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>04-06-0035-45_2024</t>
+          <t>04-06-0035-45_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>04-06-0035-45</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>18434</v>
+        <v>2611</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>04-06-0053-45_2025</t>
+          <t>04-06-0053-45_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>04-06-0053-45</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>2611</v>
+        <v>18434</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>04-06-0053-45_2024</t>
+          <t>04-06-0053-45_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>04-06-0053-45</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>2616</v>
+        <v>18436</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>04-06-0072-43_2024</t>
+          <t>04-06-0072-43_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>04-06-0072-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>18436</v>
+        <v>2616</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>04-06-0072-43_2025</t>
+          <t>04-06-0072-43_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>04-06-0072-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.78307076,-90.98387677</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>2626</v>
+        <v>2625</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>04-06-0302-43_2025</t>
+          <t>04-06-0302-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>04-06-0302-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.79818148,-90.98023802</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>195</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>04-06-0302-43_2024</t>
+          <t>04-06-0302-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>04-06-0302-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.69874461,-90.96176227</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>403</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>04-06-0316-43_2024</t>
+          <t>04-06-0316-43_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>04-06-0316-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>14.71235667,-90.97846934</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>332</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>2637</v>
+        <v>2636</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>04-06-0316-43_2025</t>
+          <t>04-06-0316-43_2024</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>04-06-0316-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.8278457,-90.99514574</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>156</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>2643</v>
+        <v>2642</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>04-06-0329-43_2025</t>
+          <t>04-06-0329-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>04-06-0329-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.7558787,-90.95758884</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>458</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>04-06-0329-43_2024</t>
+          <t>04-06-0329-43_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>04-06-0329-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>14.91807992,-90.95543687</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>128</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>04-06-0334-43_2024</t>
+          <t>04-06-0334-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>04-06-0334-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>14.7139432,-90.95929699</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>83</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>2647</v>
+        <v>2646</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>04-06-0334-43_2025</t>
+          <t>04-06-0334-43_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>04-06-0334-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>