--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.9366387,-91.95732215</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>234</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>7521</v>
+        <v>7520</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>12-19-1068-43_2025</t>
+          <t>12-19-1068-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>12-19-1068-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.95774426,-92.02629952</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>7520</v>
+        <v>7521</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>12-19-1068-43_2024</t>
+          <t>12-19-1068-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>12-19-1068-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>