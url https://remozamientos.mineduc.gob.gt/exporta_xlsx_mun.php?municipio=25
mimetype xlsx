--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>15.23928345,-90.25558752</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>18799</v>
+        <v>11453</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>15-08-0037-43_2025</t>
+          <t>15-08-0037-43_2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>15-08-0037-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>15.22725142,-90.03462709</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>11453</v>
+        <v>18799</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>15-08-0037-43_2024</t>
+          <t>15-08-0037-43_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>15-08-0037-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>15.22725142,-90.03462709</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>11454</v>
+        <v>18800</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>15-08-0038-43_2024</t>
+          <t>15-08-0038-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>15-08-0038-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.24246226,-90.01717837</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>18800</v>
+        <v>11454</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>15-08-0038-43_2025</t>
+          <t>15-08-0038-43_2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>15-08-0038-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>15.2375827,-89.96056018</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>18804</v>
+        <v>11464</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>15-08-0050-43_2025</t>
+          <t>15-08-0050-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>15-08-0050-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>15.25665326,-90.21323584</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>11464</v>
+        <v>18804</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>15-08-0050-43_2024</t>
+          <t>15-08-0050-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>15-08-0050-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7621,64 +7621,64 @@
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S88" s="1" t="n">
         <v>156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>18811</v>
+        <v>11504</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>15-08-0099-43_2025</t>
+          <t>15-08-0099-43_2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>15-08-0099-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7706,64 +7706,64 @@
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
         <v>116</v>
       </c>
       <c r="S89" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>11504</v>
+        <v>18811</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>15-08-0099-43_2024</t>
+          <t>15-08-0099-43_2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>15-08-0099-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7961,64 +7961,64 @@
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
         <v>95</v>
       </c>
       <c r="S92" s="1" t="n">
         <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>11507</v>
+        <v>18812</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>15-08-0103-45_2024</t>
+          <t>15-08-0103-45_2025</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>15-08-0103-45</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>137</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>18812</v>
+        <v>11507</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>15-08-0103-45_2025</t>
+          <t>15-08-0103-45_2024</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>15-08-0103-45</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8386,64 +8386,64 @@
       <c r="N97" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S97" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>18813</v>
+        <v>11511</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>15-08-0108-43_2025</t>
+          <t>15-08-0108-43_2024</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>15-08-0108-43</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8471,64 +8471,64 @@
       <c r="N98" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O98" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q98" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R98" s="1" t="n">
         <v>31</v>
       </c>
       <c r="S98" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>11511</v>
+        <v>18813</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>15-08-0108-43_2024</t>
+          <t>15-08-0108-43_2025</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>15-08-0108-43</t>
         </is>
       </c>
       <c r="D99" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8896,64 +8896,64 @@
       <c r="N103" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O103" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q103" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R103" s="1" t="n">
         <v>55</v>
       </c>
       <c r="S103" s="1" t="n">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>11515</v>
+        <v>18815</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>15-08-0133-42_2024</t>
+          <t>15-08-0133-42_2025</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>15-08-0133-42</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8981,64 +8981,64 @@
       <c r="N104" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
         <v>88</v>
       </c>
       <c r="S104" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>18815</v>
+        <v>11515</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>15-08-0133-42_2025</t>
+          <t>15-08-0133-42_2024</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>15-08-0133-42</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -9406,64 +9406,64 @@
       <c r="N109" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O109" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q109" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R109" s="1" t="n">
         <v>10</v>
       </c>
       <c r="S109" s="1" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>11519</v>
+        <v>18817</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>15-08-0139-43_2024</t>
+          <t>15-08-0139-43_2025</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>15-08-0139-43</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -9491,64 +9491,64 @@
       <c r="N110" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O110" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q110" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R110" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S110" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>18817</v>
+        <v>11519</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>15-08-0139-43_2025</t>
+          <t>15-08-0139-43_2024</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>15-08-0139-43</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -9661,64 +9661,64 @@
       <c r="N112" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
         <v>6</v>
       </c>
       <c r="S112" s="1" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>18819</v>
+        <v>11520</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>15-08-0141-45_2025</t>
+          <t>15-08-0141-45_2024</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>15-08-0141-45</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -9746,64 +9746,64 @@
       <c r="N113" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O113" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q113" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R113" s="1" t="n">
         <v>109</v>
       </c>
       <c r="S113" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>11520</v>
+        <v>18819</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>15-08-0141-45_2024</t>
+          <t>15-08-0141-45_2025</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>15-08-0141-45</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -9916,64 +9916,64 @@
       <c r="N115" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S115" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>11522</v>
+        <v>18820</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>15-08-0143-45_2024</t>
+          <t>15-08-0143-45_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>15-08-0143-45</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -10001,64 +10001,64 @@
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
         <v>127</v>
       </c>
       <c r="S116" s="1" t="n">
         <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>18820</v>
+        <v>11522</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>15-08-0143-45_2025</t>
+          <t>15-08-0143-45_2024</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>15-08-0143-45</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -11956,64 +11956,64 @@
       <c r="N139" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O139" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q139" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R139" s="1" t="n">
         <v>108</v>
       </c>
       <c r="S139" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>18829</v>
+        <v>11537</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>15-08-0199-43_2025</t>
+          <t>15-08-0199-43_2024</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>15-08-0199-43</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -12041,64 +12041,64 @@
       <c r="N140" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O140" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q140" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R140" s="1" t="n">
         <v>55</v>
       </c>
       <c r="S140" s="1" t="n">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
-        <v>11537</v>
+        <v>18829</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>15-08-0199-43_2024</t>
+          <t>15-08-0199-43_2025</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>15-08-0199-43</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -15441,64 +15441,64 @@
       <c r="N180" s="2" t="inlineStr">
         <is>
           <t>15.24575398,-90.18075121</t>
         </is>
       </c>
       <c r="O180" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P180" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q180" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R180" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S180" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="n">
-        <v>18846</v>
+        <v>11561</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>15-08-0288-43_2025</t>
+          <t>15-08-0288-43_2024</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
           <t>15-08-0288-43</t>
         </is>
       </c>
       <c r="D181" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -15526,64 +15526,64 @@
       <c r="N181" s="2" t="inlineStr">
         <is>
           <t>15.31828276,-90.4503149</t>
         </is>
       </c>
       <c r="O181" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P181" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q181" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R181" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S181" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="n">
-        <v>11561</v>
+        <v>18846</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>15-08-0288-43_2024</t>
+          <t>15-08-0288-43_2025</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>15-08-0288-43</t>
         </is>
       </c>
       <c r="D182" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -15696,64 +15696,64 @@
       <c r="N183" s="2" t="inlineStr">
         <is>
           <t>15.24043233,-90.22120302</t>
         </is>
       </c>
       <c r="O183" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P183" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q183" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R183" s="1" t="n">
         <v>178</v>
       </c>
       <c r="S183" s="1" t="n">
         <v>180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
-        <v>11563</v>
+        <v>18847</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>15-08-0290-43_2024</t>
+          <t>15-08-0290-43_2025</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>15-08-0290-43</t>
         </is>
       </c>
       <c r="D184" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -15781,64 +15781,64 @@
       <c r="N184" s="2" t="inlineStr">
         <is>
           <t>15.28492355,-90.38407205</t>
         </is>
       </c>
       <c r="O184" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P184" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q184" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R184" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S184" s="1" t="n">
         <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="n">
-        <v>18847</v>
+        <v>11563</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>15-08-0290-43_2025</t>
+          <t>15-08-0290-43_2024</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>15-08-0290-43</t>
         </is>
       </c>
       <c r="D185" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -16036,64 +16036,64 @@
       <c r="N187" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O187" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P187" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q187" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R187" s="1" t="n">
         <v>243</v>
       </c>
       <c r="S187" s="1" t="n">
         <v>218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="n">
-        <v>11565</v>
+        <v>18849</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>15-08-0294-43_2024</t>
+          <t>15-08-0294-43_2025</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
           <t>15-08-0294-43</t>
         </is>
       </c>
       <c r="D188" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -16121,64 +16121,64 @@
       <c r="N188" s="2" t="inlineStr">
         <is>
           <t>15.35265133,-90.4766008</t>
         </is>
       </c>
       <c r="O188" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P188" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q188" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R188" s="1" t="n">
         <v>110</v>
       </c>
       <c r="S188" s="1" t="n">
         <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="n">
-        <v>18849</v>
+        <v>11565</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>15-08-0294-43_2025</t>
+          <t>15-08-0294-43_2024</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>15-08-0294-43</t>
         </is>
       </c>
       <c r="D189" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -16631,64 +16631,64 @@
       <c r="N194" s="2" t="inlineStr">
         <is>
           <t>15.24909326,-90.1583178</t>
         </is>
       </c>
       <c r="O194" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P194" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q194" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R194" s="1" t="n">
         <v>56</v>
       </c>
       <c r="S194" s="1" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="n">
-        <v>11570</v>
+        <v>18851</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>15-08-0355-43_2024</t>
+          <t>15-08-0355-43_2025</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
           <t>15-08-0355-43</t>
         </is>
       </c>
       <c r="D195" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -16716,64 +16716,64 @@
       <c r="N195" s="2" t="inlineStr">
         <is>
           <t>15.23230733,-90.02234934</t>
         </is>
       </c>
       <c r="O195" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P195" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q195" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R195" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S195" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="n">
-        <v>18851</v>
+        <v>11570</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>15-08-0355-43_2025</t>
+          <t>15-08-0355-43_2024</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>15-08-0355-43</t>
         </is>
       </c>
       <c r="D196" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -17056,64 +17056,64 @@
       <c r="N199" s="2" t="inlineStr">
         <is>
           <t>15.26212201,-90.3706268</t>
         </is>
       </c>
       <c r="O199" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P199" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q199" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R199" s="1" t="n">
         <v>152</v>
       </c>
       <c r="S199" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="n">
-        <v>11573</v>
+        <v>18853</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>15-08-0358-43_2024</t>
+          <t>15-08-0358-43_2025</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>15-08-0358-43</t>
         </is>
       </c>
       <c r="D200" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -17141,64 +17141,64 @@
       <c r="N200" s="2" t="inlineStr">
         <is>
           <t>15.23345605,-90.23913127</t>
         </is>
       </c>
       <c r="O200" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P200" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q200" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R200" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S200" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="n">
-        <v>18853</v>
+        <v>11573</v>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>15-08-0358-43_2025</t>
+          <t>15-08-0358-43_2024</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>15-08-0358-43</t>
         </is>
       </c>
       <c r="D201" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -17906,64 +17906,64 @@
       <c r="N209" s="2" t="inlineStr">
         <is>
           <t>15.25944717,-90.04687437</t>
         </is>
       </c>
       <c r="O209" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P209" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q209" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R209" s="1" t="n">
         <v>146</v>
       </c>
       <c r="S209" s="1" t="n">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="n">
-        <v>18855</v>
+        <v>11581</v>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>15-08-1263-42_2025</t>
+          <t>15-08-1263-42_2024</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
           <t>15-08-1263-42</t>
         </is>
       </c>
       <c r="D210" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -17991,64 +17991,64 @@
       <c r="N210" s="2" t="inlineStr">
         <is>
           <t>15.23345605,-90.23913127</t>
         </is>
       </c>
       <c r="O210" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P210" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q210" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R210" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S210" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="n">
-        <v>11581</v>
+        <v>18855</v>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
-          <t>15-08-1263-42_2024</t>
+          <t>15-08-1263-42_2025</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
           <t>15-08-1263-42</t>
         </is>
       </c>
       <c r="D211" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -18161,64 +18161,64 @@
       <c r="N212" s="2" t="inlineStr">
         <is>
           <t>15.24909326,-90.1583178</t>
         </is>
       </c>
       <c r="O212" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P212" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q212" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R212" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S212" s="1" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="n">
-        <v>11582</v>
+        <v>18857</v>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
-          <t>15-08-1527-43_2024</t>
+          <t>15-08-1527-43_2025</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>15-08-1527-43</t>
         </is>
       </c>
       <c r="D213" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -18246,64 +18246,64 @@
       <c r="N213" s="2" t="inlineStr">
         <is>
           <t>15.38089786,-90.5544768</t>
         </is>
       </c>
       <c r="O213" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P213" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q213" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R213" s="1" t="n">
         <v>362</v>
       </c>
       <c r="S213" s="1" t="n">
         <v>359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="n">
-        <v>18857</v>
+        <v>11582</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>15-08-1527-43_2025</t>
+          <t>15-08-1527-43_2024</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>15-08-1527-43</t>
         </is>
       </c>
       <c r="D214" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -18671,64 +18671,64 @@
       <c r="N218" s="2" t="inlineStr">
         <is>
           <t>15.24186648,-90.22871346</t>
         </is>
       </c>
       <c r="O218" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P218" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q218" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R218" s="1" t="n">
         <v>343</v>
       </c>
       <c r="S218" s="1" t="n">
         <v>343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="n">
-        <v>11584</v>
+        <v>18861</v>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
-          <t>15-08-1660-42_2024</t>
+          <t>15-08-1660-42_2025</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
           <t>15-08-1660-42</t>
         </is>
       </c>
       <c r="D219" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -18756,64 +18756,64 @@
       <c r="N219" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O219" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P219" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q219" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R219" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S219" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="n">
-        <v>18861</v>
+        <v>11584</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>15-08-1660-42_2025</t>
+          <t>15-08-1660-42_2024</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>15-08-1660-42</t>
         </is>
       </c>
       <c r="D220" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>