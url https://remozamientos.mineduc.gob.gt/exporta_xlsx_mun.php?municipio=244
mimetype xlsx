--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>15.1922647,-92.01883684</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>7038</v>
+        <v>7037</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>12-07-0083-43_2025</t>
+          <t>12-07-0083-43_2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>12-07-0083-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>15.25388183,-92.06351727</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>107</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>7037</v>
+        <v>7038</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>12-07-0083-43_2024</t>
+          <t>12-07-0083-43_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>12-07-0083-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>