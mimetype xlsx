--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>15.07908358,-91.79899184</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>6760</v>
+        <v>6761</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>12-04-0031-43_2024</t>
+          <t>12-04-0031-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>12-04-0031-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>15.05625692,-91.73862734</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>99</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>6761</v>
+        <v>6760</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>12-04-0031-43_2025</t>
+          <t>12-04-0031-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>12-04-0031-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>15.05625692,-91.73862734</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>99</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>6763</v>
+        <v>6762</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>12-04-0032-43_2025</t>
+          <t>12-04-0032-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>12-04-0032-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>15.05508139,-91.75492227</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>175</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>6762</v>
+        <v>6763</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>12-04-0032-43_2024</t>
+          <t>12-04-0032-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>12-04-0032-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.10335748,-91.72518421</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>6775</v>
+        <v>6776</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>12-04-0045-43_2024</t>
+          <t>12-04-0045-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>12-04-0045-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>15.16540201,-91.75095615</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>6776</v>
+        <v>6775</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>12-04-0045-43_2025</t>
+          <t>12-04-0045-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>12-04-0045-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>15.04808811,-91.72297402</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>231</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>6803</v>
+        <v>6804</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>12-04-0173-43_2024</t>
+          <t>12-04-0173-43_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>12-04-0173-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>15.06366426,-91.74921652</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>433</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>6804</v>
+        <v>6803</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>12-04-0173-43_2025</t>
+          <t>12-04-0173-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>12-04-0173-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>15.10058095,-91.75582052</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>402</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>6813</v>
+        <v>6814</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>12-04-0182-43_2024</t>
+          <t>12-04-0182-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>12-04-0182-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>15.08151436,-91.70689421</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>176</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>6814</v>
+        <v>6813</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>12-04-0182-43_2025</t>
+          <t>12-04-0182-43_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>12-04-0182-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>15.17386442,-91.76276402</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>315</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>6817</v>
+        <v>6818</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>12-04-0185-43_2024</t>
+          <t>12-04-0185-43_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>12-04-0185-43</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>15.02996258,-91.7066564</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>6818</v>
+        <v>6817</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>12-04-0185-43_2025</t>
+          <t>12-04-0185-43_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>12-04-0185-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>15.05865826,-91.77942246</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>6840</v>
+        <v>6841</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>12-04-1171-43_2024</t>
+          <t>12-04-1171-43_2025</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>12-04-1171-43</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -8131,64 +8131,64 @@
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>15.17148548,-91.78407293</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
         <v>111</v>
       </c>
       <c r="S94" s="1" t="n">
         <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>6841</v>
+        <v>6840</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>12-04-1171-43_2025</t>
+          <t>12-04-1171-43_2024</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>12-04-1171-43</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>