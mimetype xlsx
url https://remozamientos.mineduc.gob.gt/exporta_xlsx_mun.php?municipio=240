--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.98898236,-91.69144787</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>6731</v>
+        <v>6732</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>12-03-0123-43_2024</t>
+          <t>12-03-0123-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>12-03-0123-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.97964811,-91.70627093</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>251</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>6732</v>
+        <v>6731</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>12-03-0123-43_2025</t>
+          <t>12-03-0123-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>12-03-0123-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.93495829,-91.73376927</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>6740</v>
+        <v>6739</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>12-03-0133-43_2025</t>
+          <t>12-03-0133-43_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>12-03-0133-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.92733061,-91.74387281</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>186</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>6739</v>
+        <v>6740</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>12-03-0133-43_2024</t>
+          <t>12-03-0133-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>12-03-0133-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.99623933,-91.67866352</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>6743</v>
+        <v>6742</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>12-03-1086-43_2025</t>
+          <t>12-03-1086-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>12-03-1086-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.94824823,-91.72925646</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>142</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>6742</v>
+        <v>6743</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>12-03-1086-43_2024</t>
+          <t>12-03-1086-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>12-03-1086-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>