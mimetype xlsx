--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>11361</v>
+        <v>11360</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>15-07-0001-42_2025</t>
+          <t>15-07-0001-42_2024</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>15-07-0001-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>15.00944936,-90.18586796</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>16</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>11360</v>
+        <v>11361</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>15-07-0001-42_2024</t>
+          <t>15-07-0001-42_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>15-07-0001-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>15.06828267,-90.23880249</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>11366</v>
+        <v>11367</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>15-07-0007-43_2024</t>
+          <t>15-07-0007-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>15-07-0007-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>15.0555497,-90.25162615</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>11367</v>
+        <v>11366</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>15-07-0007-43_2025</t>
+          <t>15-07-0007-43_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>15-07-0007-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>15.0555497,-90.25162615</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>11369</v>
+        <v>11368</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>15-07-0008-43_2025</t>
+          <t>15-07-0008-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>15-07-0008-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>15.06340523,-90.26262371</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>43</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>11368</v>
+        <v>11369</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>15-07-0008-43_2024</t>
+          <t>15-07-0008-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>15-07-0008-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>15.06340523,-90.26262371</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>43</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>11371</v>
+        <v>11370</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>15-07-0009-43_2025</t>
+          <t>15-07-0009-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>15-07-0009-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>15.02646367,-90.18137949</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>11</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>11370</v>
+        <v>11371</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>15-07-0009-43_2024</t>
+          <t>15-07-0009-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>15-07-0009-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>15.02871886,-90.25118015</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>129</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>11375</v>
+        <v>11374</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>15-07-0011-43_2025</t>
+          <t>15-07-0011-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>15-07-0011-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>15.00944936,-90.18586796</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>11374</v>
+        <v>11375</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>15-07-0011-43_2024</t>
+          <t>15-07-0011-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>15-07-0011-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>11386</v>
+        <v>18769</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>15-07-0037-43_2024</t>
+          <t>15-07-0037-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>15-07-0037-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>16</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>18769</v>
+        <v>11386</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>15-07-0037-43_2025</t>
+          <t>15-07-0037-43_2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>15-07-0037-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>15.04885923,-90.22518152</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>11403</v>
+        <v>18779</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>15-07-0248-43_2024</t>
+          <t>15-07-0248-43_2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>15-07-0248-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>15.27481748,-90.3581774</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>18779</v>
+        <v>11403</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>15-07-0248-43_2025</t>
+          <t>15-07-0248-43_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>15-07-0248-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>15.05743651,-90.28118596</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>18783</v>
+        <v>11410</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>15-07-1161-43_2025</t>
+          <t>15-07-1161-43_2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>15-07-1161-43</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>15.0345012,-90.16143537</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>11410</v>
+        <v>18783</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>15-07-1161-43_2024</t>
+          <t>15-07-1161-43_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>15-07-1161-43</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>15.27222255,-90.32146402</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>276</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>18788</v>
+        <v>11422</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>15-07-1686-42_2025</t>
+          <t>15-07-1686-42_2024</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>15-07-1686-42</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>15.1038167,-90.19427809</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>43</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>11422</v>
+        <v>18788</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>15-07-1686-42_2024</t>
+          <t>15-07-1686-42_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>15-07-1686-42</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8216,64 +8216,64 @@
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
         <v>8</v>
       </c>
       <c r="S95" s="1" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>18793</v>
+        <v>11427</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>15-07-2060-43_2025</t>
+          <t>15-07-2060-43_2024</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>15-07-2060-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>15.31279623,-90.3856818</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>11427</v>
+        <v>18793</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>15-07-2060-43_2024</t>
+          <t>15-07-2060-43_2025</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>15-07-2060-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8556,64 +8556,64 @@
       <c r="N99" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O99" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q99" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R99" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S99" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>11431</v>
+        <v>11430</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>15-07-2191-42_2025</t>
+          <t>15-07-2191-42_2024</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>15-07-2191-42</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -8641,64 +8641,64 @@
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>15.06496029,-90.24511687</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S100" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>11430</v>
+        <v>11431</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>15-07-2191-42_2024</t>
+          <t>15-07-2191-42_2025</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>15-07-2191-42</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>