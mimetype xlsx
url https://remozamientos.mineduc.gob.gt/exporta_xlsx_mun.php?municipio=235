--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>423</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>2247</v>
+        <v>2246</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>03-14-0006-46_2025</t>
+          <t>03-14-0006-46_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>03-14-0006-46</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>103</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>03-14-0006-46_2024</t>
+          <t>03-14-0006-46_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>03-14-0006-46</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.4844222,-90.80480227</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>124</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>03-14-0985-43_2024</t>
+          <t>03-14-0985-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>03-14-0985-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.43025767,-90.82015524</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>127</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>2256</v>
+        <v>2255</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>03-14-0985-43_2025</t>
+          <t>03-14-0985-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>03-14-0985-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>