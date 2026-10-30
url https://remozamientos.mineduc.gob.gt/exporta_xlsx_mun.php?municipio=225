--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.64675486,-90.72494218</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>563</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>03-04-0105-43_2024</t>
+          <t>03-04-0105-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>03-04-0105-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.64772583,-90.72753855</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>775</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>2138</v>
+        <v>2137</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>03-04-0105-43_2025</t>
+          <t>03-04-0105-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>03-04-0105-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.64772583,-90.72753855</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>775</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>03-04-0106-43_2024</t>
+          <t>03-04-0106-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>03-04-0106-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.64720548,-90.72548399</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>328</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>2140</v>
+        <v>2139</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>03-04-0106-43_2025</t>
+          <t>03-04-0106-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>03-04-0106-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.64146554,-90.72681434</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>188</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>03-04-0112-43_2024</t>
+          <t>03-04-0112-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>03-04-0112-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.64728058,-90.76784143</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>256</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>2147</v>
+        <v>2146</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>03-04-0112-43_2025</t>
+          <t>03-04-0112-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>03-04-0112-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>