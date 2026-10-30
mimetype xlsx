--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>2100</v>
+        <v>2099</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>03-02-0008-45_2025</t>
+          <t>03-02-0008-45_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>03-02-0008-45</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>253</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>03-02-0008-45_2024</t>
+          <t>03-02-0008-45_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>03-02-0008-45</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.57804739,-90.73802062</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>36</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>2105</v>
+        <v>2104</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>03-02-0018-43_2025</t>
+          <t>03-02-0018-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>03-02-0018-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>03-02-0018-43_2024</t>
+          <t>03-02-0018-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>03-02-0018-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.57515598,-90.74099787</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>494</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>03-02-0083-43_2024</t>
+          <t>03-02-0083-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>03-02-0083-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.58788036,-90.72182546</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>2109</v>
+        <v>2108</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>03-02-0083-43_2025</t>
+          <t>03-02-0083-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>03-02-0083-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.57833523,-90.73819062</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>215</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>2112</v>
+        <v>2111</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>03-02-0222-43_2025</t>
+          <t>03-02-0222-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>03-02-0222-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.57804739,-90.73802062</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>488</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>03-02-0222-43_2024</t>
+          <t>03-02-0222-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>03-02-0222-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>148</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>2115</v>
+        <v>2114</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>03-02-1004-46_2025</t>
+          <t>03-02-1004-46_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>03-02-1004-46</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.57350523,-90.74514215</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>195</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>03-02-1004-46_2024</t>
+          <t>03-02-1004-46_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>03-02-1004-46</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>