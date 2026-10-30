--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.56523717,-90.73634155</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>03-01-0020-45_2024</t>
+          <t>03-01-0020-45_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>03-01-0020-45</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>03-01-0020-45_2025</t>
+          <t>03-01-0020-45_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>03-01-0020-45</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>SACATEPEQUEZ</t>
         </is>