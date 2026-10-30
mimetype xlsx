--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>14.91806448,-90.52199249</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>11281</v>
+        <v>11282</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>15-05-0189-43_2024</t>
+          <t>15-05-0189-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>15-05-0189-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>14.91835208,-90.52146243</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>164</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>11282</v>
+        <v>11281</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>15-05-0189-43_2025</t>
+          <t>15-05-0189-43_2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>15-05-0189-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>14.87085929,-90.58031905</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>92</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>11284</v>
+        <v>11285</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>15-05-0191-43_2024</t>
+          <t>15-05-0191-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>15-05-0191-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.89078064,-90.58559571</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>11285</v>
+        <v>11284</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>15-05-0191-43_2025</t>
+          <t>15-05-0191-43_2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>15-05-0191-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.95434086,-90.53737277</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>11302</v>
+        <v>11303</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>15-05-0209-43_2024</t>
+          <t>15-05-0209-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>15-05-0209-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.97997483,-90.60480218</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>11303</v>
+        <v>11302</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>15-05-0209-43_2025</t>
+          <t>15-05-0209-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>15-05-0209-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>14.99517398,-90.57769543</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>11306</v>
+        <v>11307</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>15-05-0213-43_2024</t>
+          <t>15-05-0213-43_2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>15-05-0213-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>7</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>11307</v>
+        <v>11306</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>15-05-0213-43_2025</t>
+          <t>15-05-0213-43_2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>15-05-0213-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>14.92769104,-90.63186171</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>6</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>11321</v>
+        <v>11322</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>15-05-1818-42_2024</t>
+          <t>15-05-1818-42_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>15-05-1818-42</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>14.89078064,-90.58559571</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>25</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>11322</v>
+        <v>11321</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>15-05-1818-42_2025</t>
+          <t>15-05-1818-42_2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>15-05-1818-42</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>