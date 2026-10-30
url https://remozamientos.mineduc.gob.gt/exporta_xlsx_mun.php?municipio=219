--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>14.32827323,-91.88070284</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>6458</v>
+        <v>6457</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>11-07-0007-43_2025</t>
+          <t>11-07-0007-43_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>11-07-0007-43</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>14.32023914,-91.89868302</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>6457</v>
+        <v>6458</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>11-07-0007-43_2024</t>
+          <t>11-07-0007-43_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>11-07-0007-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>14.32827323,-91.88070284</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>192</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>6464</v>
+        <v>6465</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>11-07-0013-45_2024</t>
+          <t>11-07-0013-45_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>11-07-0013-45</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>6465</v>
+        <v>6464</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>11-07-0013-45_2025</t>
+          <t>11-07-0013-45_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>11-07-0013-45</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>30</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>6469</v>
+        <v>6470</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>11-07-0026-45_2024</t>
+          <t>11-07-0026-45_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>11-07-0026-45</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>6470</v>
+        <v>6469</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>11-07-0026-45_2025</t>
+          <t>11-07-0026-45_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>11-07-0026-45</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.24795883,-91.83524887</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>6492</v>
+        <v>6491</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>11-07-0212-43_2025</t>
+          <t>11-07-0212-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>11-07-0212-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.30041673,-91.90719746</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>179</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>6491</v>
+        <v>6492</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>11-07-0212-43_2024</t>
+          <t>11-07-0212-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>11-07-0212-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>14.40254198,-91.84577552</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>71</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>6511</v>
+        <v>6512</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>11-07-1418-42_2024</t>
+          <t>11-07-1418-42_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>11-07-1418-42</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4967,83 +4967,83 @@
         <is>
           <t>RETALHULEU</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>CHAMPERICO</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD AGRARIA NUEVO MONTECRISTO MARICELA DOCE DE ABRIL</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.32090208,-91.82758631</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>6512</v>
+        <v>6511</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>11-07-1418-42_2025</t>
+          <t>11-07-1418-42_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>11-07-1418-42</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5052,55 +5052,55 @@
         <is>
           <t>RETALHULEU</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>CHAMPERICO</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>COMUNIDAD AGRARIA NUEVO MONTECRISTO MARICELA DOCE DE ABRIL</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.32090208,-91.82758631</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
         <v>6513</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>11-07-1485-42_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>11-07-1485-42</t>
         </is>