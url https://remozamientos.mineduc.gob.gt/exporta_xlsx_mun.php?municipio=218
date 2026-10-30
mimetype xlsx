--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>14.15765011,-91.71362268</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>98</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>6411</v>
+        <v>6412</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>11-06-0168-43_2024</t>
+          <t>11-06-0168-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>11-06-0168-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.15765011,-91.71362268</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>6412</v>
+        <v>6411</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>11-06-0168-43_2025</t>
+          <t>11-06-0168-43_2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>11-06-0168-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.52442895,-91.61080231</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>295</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>6416</v>
+        <v>6415</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>11-06-0172-43_2025</t>
+          <t>11-06-0172-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>11-06-0172-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.58458336,-91.59239181</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>296</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>6415</v>
+        <v>6416</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>11-06-0172-43_2024</t>
+          <t>11-06-0172-43_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>11-06-0172-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.41430489,-91.60496699</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>317</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>6420</v>
+        <v>6419</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>11-06-0183-43_2025</t>
+          <t>11-06-0183-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>11-06-0183-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.57811689,-91.58583387</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>579</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>6419</v>
+        <v>6420</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>11-06-0183-43_2024</t>
+          <t>11-06-0183-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>11-06-0183-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.57811689,-91.58583387</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>579</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>6422</v>
+        <v>6421</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>11-06-0280-43_2025</t>
+          <t>11-06-0280-43_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>11-06-0280-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.17436329,-91.71165706</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>129</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>6421</v>
+        <v>6422</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>11-06-0280-43_2024</t>
+          <t>11-06-0280-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>11-06-0280-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>