--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>124</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>6278</v>
+        <v>6279</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>11-02-0016-43_2024</t>
+          <t>11-02-0016-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>11-02-0016-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>106</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>6279</v>
+        <v>6278</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>11-02-0016-43_2025</t>
+          <t>11-02-0016-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>11-02-0016-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.5950552,-91.63888402</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>6309</v>
+        <v>6310</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>11-02-1018-42_2024</t>
+          <t>11-02-1018-42_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>11-02-1018-42</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.56350136,-91.64709643</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>194</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>6310</v>
+        <v>6309</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>11-02-1018-42_2025</t>
+          <t>11-02-1018-42_2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>11-02-1018-42</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>6314</v>
+        <v>6313</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>11-02-1208-43_2025</t>
+          <t>11-02-1208-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>11-02-1208-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.60112739,-91.64939149</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>77</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>6313</v>
+        <v>6314</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>11-02-1208-43_2024</t>
+          <t>11-02-1208-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>11-02-1208-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>