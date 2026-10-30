--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.543983,-91.687207</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>164</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>6076</v>
+        <v>6077</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>11-01-0006-42_2024</t>
+          <t>11-01-0006-42_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>11-01-0006-42</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -547,83 +547,83 @@
         <is>
           <t>RETALHULEU</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>SECTOR LA MONTAÑA PARCELAMIENTO CABALLO BLANCO</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.50166748,-91.9162759</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>6077</v>
+        <v>6076</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>11-01-0006-42_2025</t>
+          <t>11-01-0006-42_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>11-01-0006-42</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -632,83 +632,83 @@
         <is>
           <t>RETALHULEU</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>SECTOR LA MONTAÑA PARCELAMIENTO CABALLO BLANCO</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.50166748,-91.9162759</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>6078</v>
+        <v>6079</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>11-01-0008-43_2024</t>
+          <t>11-01-0008-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>11-01-0008-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.53576154,-91.68394815</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>6079</v>
+        <v>6078</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>11-01-0008-43_2025</t>
+          <t>11-01-0008-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>11-01-0008-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.53576154,-91.68394815</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>6081</v>
+        <v>6080</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>11-01-0011-43_2025</t>
+          <t>11-01-0011-43_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>11-01-0011-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>14.53576154,-91.68394815</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>429</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>6080</v>
+        <v>6081</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>11-01-0011-43_2024</t>
+          <t>11-01-0011-43_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>11-01-0011-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.53576154,-91.68394815</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>429</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>6083</v>
+        <v>6082</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>11-01-0012-43_2025</t>
+          <t>11-01-0012-43_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>11-01-0012-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.54253242,-91.68722112</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>414</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>6082</v>
+        <v>6083</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>11-01-0012-43_2024</t>
+          <t>11-01-0012-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>11-01-0012-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.50354995,-91.87445515</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>151</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>6086</v>
+        <v>6087</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>11-01-0033-43_2024</t>
+          <t>11-01-0033-43_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>11-01-0033-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.53978442,-92.08218093</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>144</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>6087</v>
+        <v>6086</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>11-01-0033-43_2025</t>
+          <t>11-01-0033-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>11-01-0033-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.53978442,-92.08218093</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>144</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>6088</v>
+        <v>6089</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>11-01-0034-43_2024</t>
+          <t>11-01-0034-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>11-01-0034-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.43273604,-91.80409168</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>149</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>6089</v>
+        <v>6088</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>11-01-0034-43_2025</t>
+          <t>11-01-0034-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>11-01-0034-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.43273604,-91.80409168</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>149</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>6091</v>
+        <v>6090</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>11-01-0035-43_2025</t>
+          <t>11-01-0035-43_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>11-01-0035-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.43074742,-92.08262927</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>6090</v>
+        <v>6091</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>11-01-0035-43_2024</t>
+          <t>11-01-0035-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>11-01-0035-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.43074742,-92.08262927</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>6093</v>
+        <v>6092</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>11-01-0036-43_2025</t>
+          <t>11-01-0036-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>11-01-0036-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.42629633,-91.70581527</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>141</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>6092</v>
+        <v>6093</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>11-01-0036-43_2024</t>
+          <t>11-01-0036-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>11-01-0036-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>14.38483061,-91.73745496</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>112</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>6100</v>
+        <v>6101</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>11-01-0043-43_2024</t>
+          <t>11-01-0043-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>11-01-0043-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>200</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>6101</v>
+        <v>6100</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>11-01-0043-43_2025</t>
+          <t>11-01-0043-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>11-01-0043-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>200</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>6103</v>
+        <v>6102</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>11-01-0044-43_2025</t>
+          <t>11-01-0044-43_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>11-01-0044-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.51954614,-91.71848846</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>316</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>6102</v>
+        <v>6103</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>11-01-0044-43_2024</t>
+          <t>11-01-0044-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>11-01-0044-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.48684442,-91.70594721</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>103</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>6105</v>
+        <v>6106</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>11-01-0046-43_2024</t>
+          <t>11-01-0046-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>11-01-0046-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.51602023,-91.94737671</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>264</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>6106</v>
+        <v>6105</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>11-01-0046-43_2025</t>
+          <t>11-01-0046-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>11-01-0046-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.51602023,-91.94737671</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>264</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>6108</v>
+        <v>6107</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>11-01-0047-43_2025</t>
+          <t>11-01-0047-43_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>11-01-0047-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.48356833,-91.83304562</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>6107</v>
+        <v>6108</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>11-01-0047-43_2024</t>
+          <t>11-01-0047-43_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>11-01-0047-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.56289895,-91.68570852</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>155</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>6113</v>
+        <v>6114</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>11-01-0050-43_2024</t>
+          <t>11-01-0050-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>11-01-0050-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.4636382,-91.82274996</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>233</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>6114</v>
+        <v>6113</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>11-01-0050-43_2025</t>
+          <t>11-01-0050-43_2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>11-01-0050-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.4636382,-91.82274996</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>233</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>6115</v>
+        <v>6116</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>11-01-0051-43_2024</t>
+          <t>11-01-0051-43_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>11-01-0051-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.5148242,-91.69332315</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>6116</v>
+        <v>6115</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>11-01-0051-43_2025</t>
+          <t>11-01-0051-43_2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>11-01-0051-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.5148242,-91.69332315</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>6118</v>
+        <v>6117</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>11-01-0052-42_2025</t>
+          <t>11-01-0052-42_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>11-01-0052-42</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.4908217,-91.89545181</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>6117</v>
+        <v>6118</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>11-01-0052-42_2024</t>
+          <t>11-01-0052-42_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>11-01-0052-42</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.4908217,-91.89545181</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>224</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>6120</v>
+        <v>6121</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>11-01-0053-43_2024</t>
+          <t>11-01-0053-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>11-01-0053-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.44513195,-91.70857277</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>113</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>6121</v>
+        <v>6120</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>11-01-0053-43_2025</t>
+          <t>11-01-0053-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>11-01-0053-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>14.47314133,-91.98629621</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>6125</v>
+        <v>6126</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>11-01-0057-43_2024</t>
+          <t>11-01-0057-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>11-01-0057-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4731,64 +4731,64 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.3678907,-91.73926552</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>286</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>6126</v>
+        <v>6125</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>11-01-0057-43_2025</t>
+          <t>11-01-0057-43_2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>11-01-0057-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.47282008,-91.75549524</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>6130</v>
+        <v>6129</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>11-01-0058-43_2025</t>
+          <t>11-01-0058-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>11-01-0058-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.47282008,-91.75549524</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>298</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>6129</v>
+        <v>6130</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>11-01-0058-43_2024</t>
+          <t>11-01-0058-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>11-01-0058-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.42074129,-91.82050821</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>175</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>6135</v>
+        <v>6136</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>11-01-0062-43_2024</t>
+          <t>11-01-0062-43_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>11-01-0062-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -5581,64 +5581,64 @@
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>14.40558973,-91.77249834</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S64" s="1" t="n">
         <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>6136</v>
+        <v>6135</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>11-01-0062-43_2025</t>
+          <t>11-01-0062-43_2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>11-01-0062-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>14.54267626,-91.67903518</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>296</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>6142</v>
+        <v>6143</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>11-01-0075-45_2024</t>
+          <t>11-01-0075-45_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>11-01-0075-45</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>14.54567967,-91.67464634</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>693</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>6143</v>
+        <v>6142</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>11-01-0075-45_2025</t>
+          <t>11-01-0075-45_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>11-01-0075-45</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.54567967,-91.67464634</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>301</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>6145</v>
+        <v>6146</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>11-01-0083-45_2024</t>
+          <t>11-01-0083-45_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>11-01-0083-45</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>6146</v>
+        <v>6145</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>11-01-0083-45_2025</t>
+          <t>11-01-0083-45_2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>11-01-0083-45</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6516,64 +6516,64 @@
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S75" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>6147</v>
+        <v>6148</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>11-01-0085-42_2024</t>
+          <t>11-01-0085-42_2025</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>11-01-0085-42</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>14.49311154,-91.68685374</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>76</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>6148</v>
+        <v>6147</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>11-01-0085-42_2025</t>
+          <t>11-01-0085-42_2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>11-01-0085-42</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>14.39035398,-91.75276306</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>9</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>6150</v>
+        <v>6151</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>11-01-0088-42_2024</t>
+          <t>11-01-0088-42_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>11-01-0088-42</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6856,64 +6856,64 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>14.50640158,-91.88852656</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S79" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>6151</v>
+        <v>6150</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>11-01-0088-42_2025</t>
+          <t>11-01-0088-42_2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>11-01-0088-42</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>14.50640158,-91.88852656</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>6152</v>
+        <v>6153</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>11-01-0090-43_2024</t>
+          <t>11-01-0090-43_2025</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>11-01-0090-43</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>14.39035398,-91.75276306</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>6153</v>
+        <v>6152</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>11-01-0090-43_2025</t>
+          <t>11-01-0090-43_2024</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>11-01-0090-43</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7281,64 +7281,64 @@
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>14.51844808,-91.67697993</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
         <v>218</v>
       </c>
       <c r="S84" s="1" t="n">
         <v>207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>6157</v>
+        <v>6156</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>11-01-0093-43_2025</t>
+          <t>11-01-0093-43_2024</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>11-01-0093-43</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>14.50640158,-91.88852656</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>144</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>6156</v>
+        <v>6157</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>11-01-0093-43_2024</t>
+          <t>11-01-0093-43_2025</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>11-01-0093-43</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>14.51012083,-91.7289814</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>6159</v>
+        <v>6160</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>11-01-0095-43_2024</t>
+          <t>11-01-0095-43_2025</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>11-01-0095-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7621,64 +7621,64 @@
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>14.56109373,-91.68293496</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S88" s="1" t="n">
         <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>6160</v>
+        <v>6159</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>11-01-0095-43_2025</t>
+          <t>11-01-0095-43_2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>11-01-0095-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7876,64 +7876,64 @@
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>6164</v>
+        <v>6163</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>11-01-0100-45_2025</t>
+          <t>11-01-0100-45_2024</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>11-01-0100-45</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -7961,64 +7961,64 @@
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S92" s="1" t="n">
         <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>6163</v>
+        <v>6164</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>11-01-0100-45_2024</t>
+          <t>11-01-0100-45_2025</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>11-01-0100-45</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>6166</v>
+        <v>6165</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>11-01-0101-46_2025</t>
+          <t>11-01-0101-46_2024</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>11-01-0101-46</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -8131,64 +8131,64 @@
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S94" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>6165</v>
+        <v>6166</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>11-01-0101-46_2024</t>
+          <t>11-01-0101-46_2025</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>11-01-0101-46</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -8981,64 +8981,64 @@
       <c r="N104" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
         <v>98</v>
       </c>
       <c r="S104" s="1" t="n">
         <v>101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>6176</v>
+        <v>6177</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>11-01-0146-45_2024</t>
+          <t>11-01-0146-45_2025</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>11-01-0146-45</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -9066,64 +9066,64 @@
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S105" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>6177</v>
+        <v>6176</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>11-01-0146-45_2025</t>
+          <t>11-01-0146-45_2024</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>11-01-0146-45</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -9406,64 +9406,64 @@
       <c r="N109" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O109" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q109" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R109" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S109" s="1" t="n">
         <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>6181</v>
+        <v>6182</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>11-01-0151-42_2024</t>
+          <t>11-01-0151-42_2025</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>11-01-0151-42</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -9491,64 +9491,64 @@
       <c r="N110" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O110" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q110" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R110" s="1" t="n">
         <v>30</v>
       </c>
       <c r="S110" s="1" t="n">
         <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>6182</v>
+        <v>6181</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>11-01-0151-42_2025</t>
+          <t>11-01-0151-42_2024</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>11-01-0151-42</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10171,64 +10171,64 @@
       <c r="N118" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S118" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>6191</v>
+        <v>6190</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>11-01-0195-42_2025</t>
+          <t>11-01-0195-42_2024</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>11-01-0195-42</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10256,64 +10256,64 @@
       <c r="N119" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O119" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q119" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R119" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S119" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>6190</v>
+        <v>6191</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>11-01-0195-42_2024</t>
+          <t>11-01-0195-42_2025</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>11-01-0195-42</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10341,64 +10341,64 @@
       <c r="N120" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O120" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q120" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R120" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S120" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>6193</v>
+        <v>6192</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>11-01-0264-43_2025</t>
+          <t>11-01-0264-43_2024</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>11-01-0264-43</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10426,64 +10426,64 @@
       <c r="N121" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S121" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>6192</v>
+        <v>6193</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>11-01-0264-43_2024</t>
+          <t>11-01-0264-43_2025</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>11-01-0264-43</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10681,64 +10681,64 @@
       <c r="N124" s="2" t="inlineStr">
         <is>
           <t>14.4636382,-91.82274996</t>
         </is>
       </c>
       <c r="O124" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q124" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R124" s="1" t="n">
         <v>72</v>
       </c>
       <c r="S124" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>6196</v>
+        <v>6197</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>11-01-0326-42_2024</t>
+          <t>11-01-0326-42_2025</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>11-01-0326-42</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10766,64 +10766,64 @@
       <c r="N125" s="2" t="inlineStr">
         <is>
           <t>14.5148242,-91.69332315</t>
         </is>
       </c>
       <c r="O125" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q125" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R125" s="1" t="n">
         <v>72</v>
       </c>
       <c r="S125" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>6197</v>
+        <v>6196</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>11-01-0326-42_2025</t>
+          <t>11-01-0326-42_2024</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>11-01-0326-42</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10851,64 +10851,64 @@
       <c r="N126" s="2" t="inlineStr">
         <is>
           <t>14.5148242,-91.69332315</t>
         </is>
       </c>
       <c r="O126" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q126" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R126" s="1" t="n">
         <v>72</v>
       </c>
       <c r="S126" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>6198</v>
+        <v>6199</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>11-01-0330-43_2024</t>
+          <t>11-01-0330-43_2025</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>11-01-0330-43</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -10936,64 +10936,64 @@
       <c r="N127" s="2" t="inlineStr">
         <is>
           <t>14.46749086,-91.71589309</t>
         </is>
       </c>
       <c r="O127" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q127" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R127" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S127" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>6199</v>
+        <v>6198</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>11-01-0330-43_2025</t>
+          <t>11-01-0330-43_2024</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>11-01-0330-43</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11106,64 +11106,64 @@
       <c r="N129" s="2" t="inlineStr">
         <is>
           <t>14.48524154,-91.86459199</t>
         </is>
       </c>
       <c r="O129" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q129" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R129" s="1" t="n">
         <v>141</v>
       </c>
       <c r="S129" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>6201</v>
+        <v>6202</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>11-01-0334-43_2024</t>
+          <t>11-01-0334-43_2025</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>11-01-0334-43</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11191,64 +11191,64 @@
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>14.45169573,-92.10883562</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S130" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>6202</v>
+        <v>6201</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>11-01-0334-43_2025</t>
+          <t>11-01-0334-43_2024</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>11-01-0334-43</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11446,64 +11446,64 @@
       <c r="N133" s="2" t="inlineStr">
         <is>
           <t>14.52857823,-91.68933571</t>
         </is>
       </c>
       <c r="O133" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q133" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R133" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S133" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>6206</v>
+        <v>6205</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>11-01-0360-43_2025</t>
+          <t>11-01-0360-43_2024</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>11-01-0360-43</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11531,64 +11531,64 @@
       <c r="N134" s="2" t="inlineStr">
         <is>
           <t>14.27835379,-91.75175993</t>
         </is>
       </c>
       <c r="O134" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q134" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R134" s="1" t="n">
         <v>33</v>
       </c>
       <c r="S134" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>6205</v>
+        <v>6206</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>11-01-0360-43_2024</t>
+          <t>11-01-0360-43_2025</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>11-01-0360-43</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11616,64 +11616,64 @@
       <c r="N135" s="2" t="inlineStr">
         <is>
           <t>14.27835379,-91.75175993</t>
         </is>
       </c>
       <c r="O135" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q135" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R135" s="1" t="n">
         <v>33</v>
       </c>
       <c r="S135" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
-        <v>6208</v>
+        <v>6207</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>11-01-0380-43_2025</t>
+          <t>11-01-0380-43_2024</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>11-01-0380-43</t>
         </is>
       </c>
       <c r="D136" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11701,64 +11701,64 @@
       <c r="N136" s="2" t="inlineStr">
         <is>
           <t>14.54253242,-91.68722112</t>
         </is>
       </c>
       <c r="O136" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q136" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R136" s="1" t="n">
         <v>191</v>
       </c>
       <c r="S136" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>6207</v>
+        <v>6208</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>11-01-0380-43_2024</t>
+          <t>11-01-0380-43_2025</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>11-01-0380-43</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11786,64 +11786,64 @@
       <c r="N137" s="2" t="inlineStr">
         <is>
           <t>14.54253242,-91.68722112</t>
         </is>
       </c>
       <c r="O137" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q137" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R137" s="1" t="n">
         <v>191</v>
       </c>
       <c r="S137" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>6210</v>
+        <v>6209</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>11-01-0414-43_2025</t>
+          <t>11-01-0414-43_2024</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>11-01-0414-43</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -11871,64 +11871,64 @@
       <c r="N138" s="2" t="inlineStr">
         <is>
           <t>14.53148292,-91.67060156</t>
         </is>
       </c>
       <c r="O138" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q138" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R138" s="1" t="n">
         <v>273</v>
       </c>
       <c r="S138" s="1" t="n">
         <v>271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>6209</v>
+        <v>6210</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>11-01-0414-43_2024</t>
+          <t>11-01-0414-43_2025</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>11-01-0414-43</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -13656,64 +13656,64 @@
       <c r="N159" s="2" t="inlineStr">
         <is>
           <t>14.53671304,-91.69243365</t>
         </is>
       </c>
       <c r="O159" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q159" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R159" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S159" s="1" t="n">
         <v>117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="n">
-        <v>6232</v>
+        <v>6231</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>11-01-0920-42_2025</t>
+          <t>11-01-0920-42_2024</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>11-01-0920-42</t>
         </is>
       </c>
       <c r="D160" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -13741,64 +13741,64 @@
       <c r="N160" s="2" t="inlineStr">
         <is>
           <t>14.49150986,-91.68497049</t>
         </is>
       </c>
       <c r="O160" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P160" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q160" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R160" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S160" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="n">
-        <v>6231</v>
+        <v>6232</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>11-01-0920-42_2024</t>
+          <t>11-01-0920-42_2025</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>11-01-0920-42</t>
         </is>
       </c>
       <c r="D161" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -13996,64 +13996,64 @@
       <c r="N163" s="2" t="inlineStr">
         <is>
           <t>14.48348711,-91.67447837</t>
         </is>
       </c>
       <c r="O163" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P163" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q163" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R163" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S163" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="n">
-        <v>6235</v>
+        <v>6236</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>11-01-0933-43_2024</t>
+          <t>11-01-0933-43_2025</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>11-01-0933-43</t>
         </is>
       </c>
       <c r="D164" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14081,64 +14081,64 @@
       <c r="N164" s="2" t="inlineStr">
         <is>
           <t>14.49052533,-91.81961127</t>
         </is>
       </c>
       <c r="O164" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q164" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R164" s="1" t="n">
         <v>76</v>
       </c>
       <c r="S164" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="n">
-        <v>6236</v>
+        <v>6235</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>11-01-0933-43_2025</t>
+          <t>11-01-0933-43_2024</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>11-01-0933-43</t>
         </is>
       </c>
       <c r="D165" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14421,64 +14421,64 @@
       <c r="N168" s="2" t="inlineStr">
         <is>
           <t>14.43253604,-91.80387015</t>
         </is>
       </c>
       <c r="O168" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P168" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q168" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R168" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S168" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="n">
-        <v>6240</v>
+        <v>6241</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>11-01-1001-43_2024</t>
+          <t>11-01-1001-43_2025</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>11-01-1001-43</t>
         </is>
       </c>
       <c r="D169" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14506,64 +14506,64 @@
       <c r="N169" s="2" t="inlineStr">
         <is>
           <t>14.54267626,-91.67903518</t>
         </is>
       </c>
       <c r="O169" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P169" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q169" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R169" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S169" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="n">
-        <v>6241</v>
+        <v>6240</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>11-01-1001-43_2025</t>
+          <t>11-01-1001-43_2024</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>11-01-1001-43</t>
         </is>
       </c>
       <c r="D170" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14846,64 +14846,64 @@
       <c r="N173" s="2" t="inlineStr">
         <is>
           <t>14.52593451,-91.67251843</t>
         </is>
       </c>
       <c r="O173" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P173" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q173" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R173" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S173" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="n">
-        <v>6245</v>
+        <v>6246</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>11-01-1061-43_2024</t>
+          <t>11-01-1061-43_2025</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>11-01-1061-43</t>
         </is>
       </c>
       <c r="D174" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -14931,64 +14931,64 @@
       <c r="N174" s="2" t="inlineStr">
         <is>
           <t>14.5148242,-91.69332315</t>
         </is>
       </c>
       <c r="O174" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P174" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q174" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R174" s="1" t="n">
         <v>163</v>
       </c>
       <c r="S174" s="1" t="n">
         <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="n">
-        <v>6246</v>
+        <v>6245</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>11-01-1061-43_2025</t>
+          <t>11-01-1061-43_2024</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
           <t>11-01-1061-43</t>
         </is>
       </c>
       <c r="D175" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -15611,64 +15611,64 @@
       <c r="N182" s="2" t="inlineStr">
         <is>
           <t>14.49603592,-91.85167681</t>
         </is>
       </c>
       <c r="O182" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P182" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q182" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R182" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S182" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="n">
-        <v>6255</v>
+        <v>6254</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>11-01-1303-43_2025</t>
+          <t>11-01-1303-43_2024</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>11-01-1303-43</t>
         </is>
       </c>
       <c r="D183" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -15696,64 +15696,64 @@
       <c r="N183" s="2" t="inlineStr">
         <is>
           <t>14.49942145,-91.69994543</t>
         </is>
       </c>
       <c r="O183" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P183" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q183" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R183" s="1" t="n">
         <v>124</v>
       </c>
       <c r="S183" s="1" t="n">
         <v>117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
-        <v>6254</v>
+        <v>6255</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>11-01-1303-43_2024</t>
+          <t>11-01-1303-43_2025</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>11-01-1303-43</t>
         </is>
       </c>
       <c r="D184" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16121,64 +16121,64 @@
       <c r="N188" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O188" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P188" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q188" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R188" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S188" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="n">
-        <v>6260</v>
+        <v>6261</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>11-01-1416-42_2024</t>
+          <t>11-01-1416-42_2025</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>11-01-1416-42</t>
         </is>
       </c>
       <c r="D189" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16206,64 +16206,64 @@
       <c r="N189" s="2" t="inlineStr">
         <is>
           <t>14.47314133,-91.98629621</t>
         </is>
       </c>
       <c r="O189" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P189" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q189" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R189" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S189" s="1" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="n">
-        <v>6261</v>
+        <v>6260</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>11-01-1416-42_2025</t>
+          <t>11-01-1416-42_2024</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>11-01-1416-42</t>
         </is>
       </c>
       <c r="D190" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16461,64 +16461,64 @@
       <c r="N192" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O192" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P192" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q192" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R192" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S192" s="1" t="n">
         <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="n">
-        <v>6264</v>
+        <v>6265</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>11-01-1478-43_2024</t>
+          <t>11-01-1478-43_2025</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>11-01-1478-43</t>
         </is>
       </c>
       <c r="D193" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16546,64 +16546,64 @@
       <c r="N193" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O193" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P193" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q193" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R193" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S193" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="n">
-        <v>6265</v>
+        <v>6264</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>11-01-1478-43_2025</t>
+          <t>11-01-1478-43_2024</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>11-01-1478-43</t>
         </is>
       </c>
       <c r="D194" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16716,64 +16716,64 @@
       <c r="N195" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O195" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P195" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q195" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R195" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S195" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="n">
-        <v>6267</v>
+        <v>6268</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>11-01-1519-43_2024</t>
+          <t>11-01-1519-43_2025</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>11-01-1519-43</t>
         </is>
       </c>
       <c r="D196" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>
@@ -16801,64 +16801,64 @@
       <c r="N196" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O196" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P196" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q196" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R196" s="1" t="n">
         <v>215</v>
       </c>
       <c r="S196" s="1" t="n">
         <v>206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="n">
-        <v>6268</v>
+        <v>6267</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>11-01-1519-43_2025</t>
+          <t>11-01-1519-43_2024</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>11-01-1519-43</t>
         </is>
       </c>
       <c r="D197" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
           <t>RETALHULEU</t>
         </is>