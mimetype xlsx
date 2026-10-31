--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>15.86363955,-90.8293848</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>10479</v>
+        <v>10480</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>14-20-0017-42_2024</t>
+          <t>14-20-0017-42_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>14-20-0017-42</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>15.8329233,-90.82604534</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>10480</v>
+        <v>10479</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>14-20-0017-42_2025</t>
+          <t>14-20-0017-42_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>14-20-0017-42</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>16.05158051,-91.10312599</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>111</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>10516</v>
+        <v>10517</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>14-20-0060-43_2024</t>
+          <t>14-20-0060-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>14-20-0060-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>16.00020823,-90.54390434</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>55</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>10517</v>
+        <v>10516</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>14-20-0060-43_2025</t>
+          <t>14-20-0060-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>14-20-0060-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -6856,64 +6856,64 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>74999.61</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
         <v>165</v>
       </c>
       <c r="S79" s="1" t="n">
         <v>159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>10547</v>
+        <v>10548</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>14-20-0092-43_2024</t>
+          <t>14-20-0092-43_2025</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>14-20-0092-43</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>10548</v>
+        <v>10547</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>14-20-0092-43_2025</t>
+          <t>14-20-0092-43_2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>14-20-0092-43</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -12551,64 +12551,64 @@
       <c r="N146" s="2" t="inlineStr">
         <is>
           <t>16.04296242,-90.8417288</t>
         </is>
       </c>
       <c r="O146" s="1" t="n">
         <v>74982.64</v>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q146" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R146" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S146" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="n">
-        <v>10615</v>
+        <v>10614</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>14-20-0805-43_2025</t>
+          <t>14-20-0805-43_2024</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>14-20-0805-43</t>
         </is>
       </c>
       <c r="D147" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -12617,83 +12617,83 @@
         <is>
           <t>QUICHE NORTE</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
           <t>IXCAN</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
           <t>ALDEA DARIEN</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
           <t>16.05266742,-90.82224634</t>
         </is>
       </c>
       <c r="O147" s="1" t="n">
-        <v>75000.00</v>
+        <v>74987.18</v>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q147" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R147" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S147" s="1" t="n">
         <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>10614</v>
+        <v>10615</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>14-20-0805-43_2024</t>
+          <t>14-20-0805-43_2025</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>14-20-0805-43</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -12702,51 +12702,51 @@
         <is>
           <t>QUICHE NORTE</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
           <t>IXCAN</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
           <t>ALDEA DARIEN</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
           <t>16.05266742,-90.82224634</t>
         </is>
       </c>
       <c r="O148" s="1" t="n">
-        <v>74987.18</v>
+        <v>75000.00</v>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q148" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R148" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S148" s="1" t="n">
         <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
         <v>10616</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>14-20-0807-43_2024</t>
         </is>
       </c>
@@ -13486,64 +13486,64 @@
       <c r="N157" s="2" t="inlineStr">
         <is>
           <t>16.0640372,-90.73899327</t>
         </is>
       </c>
       <c r="O157" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q157" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R157" s="1" t="n">
         <v>258</v>
       </c>
       <c r="S157" s="1" t="n">
         <v>252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
-        <v>10625</v>
+        <v>10626</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>14-20-0816-43_2024</t>
+          <t>14-20-0816-43_2025</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>14-20-0816-43</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -13571,64 +13571,64 @@
       <c r="N158" s="2" t="inlineStr">
         <is>
           <t>16.04876798,-90.73460652</t>
         </is>
       </c>
       <c r="O158" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q158" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R158" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S158" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="n">
-        <v>10626</v>
+        <v>10625</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>14-20-0816-43_2025</t>
+          <t>14-20-0816-43_2024</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>14-20-0816-43</t>
         </is>
       </c>
       <c r="D159" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -14506,64 +14506,64 @@
       <c r="N169" s="2" t="inlineStr">
         <is>
           <t>16.03450214,-90.56799505</t>
         </is>
       </c>
       <c r="O169" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P169" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q169" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R169" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S169" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="n">
-        <v>10638</v>
+        <v>10637</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>14-20-0826-43_2025</t>
+          <t>14-20-0826-43_2024</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>14-20-0826-43</t>
         </is>
       </c>
       <c r="D170" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -14572,83 +14572,83 @@
         <is>
           <t>QUICHE NORTE</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
           <t>IXCAN</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL QUETZAL</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
           <t>16.02055667,-90.84991055</t>
         </is>
       </c>
       <c r="O170" s="1" t="n">
-        <v>75000.00</v>
+        <v>74997.88</v>
       </c>
       <c r="P170" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q170" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R170" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S170" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="n">
-        <v>10637</v>
+        <v>10638</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>14-20-0826-43_2024</t>
+          <t>14-20-0826-43_2025</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>14-20-0826-43</t>
         </is>
       </c>
       <c r="D171" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -14657,51 +14657,51 @@
         <is>
           <t>QUICHE NORTE</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
           <t>IXCAN</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL QUETZAL</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
           <t>16.02055667,-90.84991055</t>
         </is>
       </c>
       <c r="O171" s="1" t="n">
-        <v>74997.88</v>
+        <v>75000.00</v>
       </c>
       <c r="P171" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q171" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R171" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S171" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
         <v>10639</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>14-20-0829-43_2024</t>
         </is>
       </c>
@@ -20456,64 +20456,64 @@
       <c r="N239" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O239" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P239" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q239" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R239" s="1" t="n">
         <v>110</v>
       </c>
       <c r="S239" s="1" t="n">
         <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="n">
-        <v>10708</v>
+        <v>10707</v>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>14-20-4718-43_2025</t>
+          <t>14-20-4718-43_2024</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
           <t>14-20-4718-43</t>
         </is>
       </c>
       <c r="D240" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -20541,64 +20541,64 @@
       <c r="N240" s="2" t="inlineStr">
         <is>
           <t>15.7316458,-90.84568859</t>
         </is>
       </c>
       <c r="O240" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P240" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q240" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R240" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S240" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="n">
-        <v>10707</v>
+        <v>10708</v>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
-          <t>14-20-4718-43_2024</t>
+          <t>14-20-4718-43_2025</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
           <t>14-20-4718-43</t>
         </is>
       </c>
       <c r="D241" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -21646,64 +21646,64 @@
       <c r="N253" s="2" t="inlineStr">
         <is>
           <t>15.87278448,-90.74736568</t>
         </is>
       </c>
       <c r="O253" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P253" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q253" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R253" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S253" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="n">
-        <v>10722</v>
+        <v>10721</v>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
-          <t>14-20-5117-42_2025</t>
+          <t>14-20-5117-42_2024</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
           <t>14-20-5117-42</t>
         </is>
       </c>
       <c r="D254" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -21731,64 +21731,64 @@
       <c r="N254" s="2" t="inlineStr">
         <is>
           <t>16.01546273,-90.73673877</t>
         </is>
       </c>
       <c r="O254" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P254" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q254" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R254" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S254" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="n">
-        <v>10721</v>
+        <v>10722</v>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
-          <t>14-20-5117-42_2024</t>
+          <t>14-20-5117-42_2025</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
           <t>14-20-5117-42</t>
         </is>
       </c>
       <c r="D255" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F255" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -24451,64 +24451,64 @@
       <c r="N286" s="2" t="inlineStr">
         <is>
           <t>16.03450214,-90.56799505</t>
         </is>
       </c>
       <c r="O286" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P286" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q286" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R286" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S286" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="n">
-        <v>10754</v>
+        <v>10755</v>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
-          <t>14-20-5685-42_2024</t>
+          <t>14-20-5685-42_2025</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
           <t>14-20-5685-42</t>
         </is>
       </c>
       <c r="D287" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E287" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F287" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -24536,64 +24536,64 @@
       <c r="N287" s="2" t="inlineStr">
         <is>
           <t>15.99510076,-90.77756065</t>
         </is>
       </c>
       <c r="O287" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P287" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q287" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R287" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S287" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="n">
-        <v>10755</v>
+        <v>10754</v>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
-          <t>14-20-5685-42_2025</t>
+          <t>14-20-5685-42_2024</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
           <t>14-20-5685-42</t>
         </is>
       </c>
       <c r="D288" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>