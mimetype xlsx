--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>15.55838798,-90.83107884</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>332</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>10220</v>
+        <v>10219</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>14-15-0081-43_2025</t>
+          <t>14-15-0081-43_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>14-15-0081-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -2502,83 +2502,83 @@
         <is>
           <t>QUICHE</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>SAN MIGUEL USPANTAN</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>CASERIO SOCHOJIL</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.34818411,-90.88390899</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>10219</v>
+        <v>10220</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>14-15-0081-43_2024</t>
+          <t>14-15-0081-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>14-15-0081-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -2587,55 +2587,55 @@
         <is>
           <t>QUICHE</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>SAN MIGUEL USPANTAN</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>CASERIO SOCHOJIL</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>15.34818411,-90.88390899</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>10221</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>14-15-0083-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>14-15-0083-43</t>
         </is>