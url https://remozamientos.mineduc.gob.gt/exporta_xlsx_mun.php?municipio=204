--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>15.40676667,-91.20916665</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>10140</v>
+        <v>10139</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>14-13-0864-43_2025</t>
+          <t>14-13-0864-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>14-13-0864-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>15.39883336,-91.14735002</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>128</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>10139</v>
+        <v>10140</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>14-13-0864-43_2024</t>
+          <t>14-13-0864-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>14-13-0864-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>15.40231664,-91.13866662</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>10150</v>
+        <v>10151</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>14-13-4982-43_2024</t>
+          <t>14-13-4982-43_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>14-13-4982-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -5581,64 +5581,64 @@
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>15.3961333,-91.12576662</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S64" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>10151</v>
+        <v>10150</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>14-13-4982-43_2025</t>
+          <t>14-13-4982-43_2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>14-13-4982-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>