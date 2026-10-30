--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>15.3565667,-91.04910006</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>9899</v>
+        <v>9898</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>14-10-0394-43_2025</t>
+          <t>14-10-0394-43_2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>14-10-0394-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -4287,83 +4287,83 @@
         <is>
           <t>QUICHE</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>CUNEN</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>ALDEA TIERRA COLORADA</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>15.33473333,-90.93366665</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>9898</v>
+        <v>9899</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>14-10-0394-43_2024</t>
+          <t>14-10-0394-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>14-10-0394-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -4372,55 +4372,55 @@
         <is>
           <t>QUICHE</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>CUNEN</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>ALDEA TIERRA COLORADA</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>15.33473333,-90.93366665</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
         <v>9900</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>14-10-0395-43_2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>14-10-0395-43</t>
         </is>