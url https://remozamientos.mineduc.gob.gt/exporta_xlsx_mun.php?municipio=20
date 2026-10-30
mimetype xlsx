--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>284</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>11023</v>
+        <v>11022</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>15-03-0046-46_2025</t>
+          <t>15-03-0046-46_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>15-03-0046-46</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>110</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>11022</v>
+        <v>11023</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>15-03-0046-46_2024</t>
+          <t>15-03-0046-46_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>15-03-0046-46</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>15.09014179,-90.50421162</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>232</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>18761</v>
+        <v>11035</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>15-03-0105-43_2025</t>
+          <t>15-03-0105-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>15-03-0105-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>15.08616354,-90.49479037</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>11035</v>
+        <v>18761</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>15-03-0105-43_2024</t>
+          <t>15-03-0105-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>15-03-0105-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>15.15343864,-90.56353018</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>191</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>11039</v>
+        <v>11038</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>15-03-0110-43_2025</t>
+          <t>15-03-0110-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>15-03-0110-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>15.09660398,-90.4777854</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>11038</v>
+        <v>11039</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>15-03-0110-43_2024</t>
+          <t>15-03-0110-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>15-03-0110-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>15.03562295,-90.49024384</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>11045</v>
+        <v>11046</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>15-03-0116-43_2024</t>
+          <t>15-03-0116-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>15-03-0116-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>15.08813323,-90.53043515</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>190</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>11046</v>
+        <v>11045</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>15-03-0116-43_2025</t>
+          <t>15-03-0116-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>15-03-0116-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>15.08813323,-90.53043515</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>190</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>11047</v>
+        <v>11048</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>15-03-0119-43_2024</t>
+          <t>15-03-0119-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>15-03-0119-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>15.07709401,-90.51919646</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>214</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>11048</v>
+        <v>11047</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>15-03-0119-43_2025</t>
+          <t>15-03-0119-43_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>15-03-0119-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>15.04224976,-90.49981321</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>11052</v>
+        <v>11051</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>15-03-0126-43_2025</t>
+          <t>15-03-0126-43_2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>15-03-0126-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>15.07420436,-90.47944552</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>140</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>11051</v>
+        <v>11052</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>15-03-0126-43_2024</t>
+          <t>15-03-0126-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>15-03-0126-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6686,64 +6686,64 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>15.15793276,-90.54534505</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>10</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>11078</v>
+        <v>11077</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>15-03-1593-42_2025</t>
+          <t>15-03-1593-42_2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>15-03-1593-42</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>15.07179548,-90.47630299</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>125</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>11077</v>
+        <v>11078</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>15-03-1593-42_2024</t>
+          <t>15-03-1593-42_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>15-03-1593-42</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7196,64 +7196,64 @@
       <c r="N83" s="2" t="inlineStr">
         <is>
           <t>15.07420436,-90.47944552</t>
         </is>
       </c>
       <c r="O83" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R83" s="1" t="n">
         <v>18</v>
       </c>
       <c r="S83" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>11082</v>
+        <v>11083</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>15-03-1735-45_2024</t>
+          <t>15-03-1735-45_2025</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>15-03-1735-45</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7281,64 +7281,64 @@
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S84" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>11083</v>
+        <v>11082</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>15-03-1735-45_2025</t>
+          <t>15-03-1735-45_2024</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>15-03-1735-45</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>