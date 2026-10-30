--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -9491,64 +9491,64 @@
       <c r="N110" s="2" t="inlineStr">
         <is>
           <t>15.73797108,-90.62651184</t>
         </is>
       </c>
       <c r="O110" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q110" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R110" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S110" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>11693</v>
+        <v>18268</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>16-01-0280-43_2024</t>
+          <t>16-01-0280-43_2025</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>16-01-0280-43</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -9576,64 +9576,64 @@
       <c r="N111" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S111" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>18268</v>
+        <v>11693</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>16-01-0280-43_2025</t>
+          <t>16-01-0280-43_2024</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>16-01-0280-43</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -20796,64 +20796,64 @@
       <c r="N243" s="2" t="inlineStr">
         <is>
           <t>15.56398258,-90.35754465</t>
         </is>
       </c>
       <c r="O243" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P243" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q243" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R243" s="1" t="n">
         <v>18</v>
       </c>
       <c r="S243" s="1" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="n">
-        <v>11818</v>
+        <v>11819</v>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>16-01-1123-43_2024</t>
+          <t>16-01-1123-43_2025</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
           <t>16-01-1123-43</t>
         </is>
       </c>
       <c r="D244" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -20881,64 +20881,64 @@
       <c r="N244" s="2" t="inlineStr">
         <is>
           <t>15.75506139,-90.49883699</t>
         </is>
       </c>
       <c r="O244" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P244" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q244" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R244" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S244" s="1" t="n">
         <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="n">
-        <v>11819</v>
+        <v>11818</v>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
-          <t>16-01-1123-43_2025</t>
+          <t>16-01-1123-43_2024</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
           <t>16-01-1123-43</t>
         </is>
       </c>
       <c r="D245" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>