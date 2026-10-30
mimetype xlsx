--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>33</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>9670</v>
+        <v>9669</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>14-06-0068-43_2025</t>
+          <t>14-06-0068-43_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>14-06-0068-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>9669</v>
+        <v>9670</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>14-06-0068-43_2024</t>
+          <t>14-06-0068-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>14-06-0068-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.85452389,-91.06484293</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>163</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>9674</v>
+        <v>9675</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>14-06-0187-41_2024</t>
+          <t>14-06-0187-41_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>14-06-0187-41</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.92891604,-91.10941715</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>9675</v>
+        <v>9674</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>14-06-0187-41_2025</t>
+          <t>14-06-0187-41_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>14-06-0187-41</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>14.88242614,-91.12734477</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>268</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>9703</v>
+        <v>9702</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>14-06-0240-43_2025</t>
+          <t>14-06-0240-43_2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>14-06-0240-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>14.93010033,-91.18810552</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>173</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>9702</v>
+        <v>9703</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>14-06-0240-43_2024</t>
+          <t>14-06-0240-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>14-06-0240-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.9430492,-91.14502456</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>128</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>9716</v>
+        <v>9715</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>14-06-0251-43_2025</t>
+          <t>14-06-0251-43_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>14-06-0251-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>14.87774879,-91.14961415</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>257</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>9715</v>
+        <v>9716</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>14-06-0251-43_2024</t>
+          <t>14-06-0251-43_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>14-06-0251-43</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -8641,64 +8641,64 @@
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>14.86941014,-91.09356915</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
         <v>442</v>
       </c>
       <c r="S100" s="1" t="n">
         <v>412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>9742</v>
+        <v>9743</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>14-06-0281-43_2024</t>
+          <t>14-06-0281-43_2025</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>14-06-0281-43</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -8726,64 +8726,64 @@
       <c r="N101" s="2" t="inlineStr">
         <is>
           <t>14.8905752,-91.06118399</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
         <v>164</v>
       </c>
       <c r="S101" s="1" t="n">
         <v>154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>9743</v>
+        <v>9742</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>14-06-0281-43_2025</t>
+          <t>14-06-0281-43_2024</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>14-06-0281-43</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>