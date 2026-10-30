--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>15.04007717,-90.93399262</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>55</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>9572</v>
+        <v>9571</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>14-04-0121-42_2025</t>
+          <t>14-04-0121-42_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>14-04-0121-42</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.02479579,-90.87852027</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>120</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>9571</v>
+        <v>9572</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>14-04-0121-42_2024</t>
+          <t>14-04-0121-42_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>14-04-0121-42</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>