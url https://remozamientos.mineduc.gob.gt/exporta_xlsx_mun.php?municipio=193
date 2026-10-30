--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>9481</v>
+        <v>9480</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>14-02-0028-43_2025</t>
+          <t>14-02-0028-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>14-02-0028-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>9480</v>
+        <v>9481</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>14-02-0028-43_2024</t>
+          <t>14-02-0028-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>14-02-0028-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>QUICHE</t>
         </is>