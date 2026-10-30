--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>10928</v>
+        <v>10929</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>15-02-0021-45_2024</t>
+          <t>15-02-0021-45_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>15-02-0021-45</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>10</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>10929</v>
+        <v>10928</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>15-02-0021-45_2025</t>
+          <t>15-02-0021-45_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>15-02-0021-45</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>10934</v>
+        <v>10933</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>15-02-0028-43_2025</t>
+          <t>15-02-0028-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>15-02-0028-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>10933</v>
+        <v>10934</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>15-02-0028-43_2024</t>
+          <t>15-02-0028-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>15-02-0028-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>10935</v>
+        <v>10936</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>15-02-0030-42_2024</t>
+          <t>15-02-0030-42_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>15-02-0030-42</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>91</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>10936</v>
+        <v>10935</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>15-02-0030-42_2025</t>
+          <t>15-02-0030-42_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>15-02-0030-42</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>10945</v>
+        <v>10944</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>15-02-0050-45_2025</t>
+          <t>15-02-0050-45_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>15-02-0050-45</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>10944</v>
+        <v>10945</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>15-02-0050-45_2024</t>
+          <t>15-02-0050-45_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>15-02-0050-45</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>10947</v>
+        <v>10946</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>15-02-0052-43_2025</t>
+          <t>15-02-0052-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>15-02-0052-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>10946</v>
+        <v>10947</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>15-02-0052-43_2024</t>
+          <t>15-02-0052-43_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>15-02-0052-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>15.13432254,-90.37559509</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>47</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>10951</v>
+        <v>10952</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>15-02-0058-46_2024</t>
+          <t>15-02-0058-46_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>15-02-0058-46</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>10952</v>
+        <v>10951</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>15-02-0058-46_2025</t>
+          <t>15-02-0058-46_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>15-02-0058-46</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>15.15507629,-90.39282049</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>263</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>10963</v>
+        <v>10962</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>15-02-0077-43_2025</t>
+          <t>15-02-0077-43_2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>15-02-0077-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>15.05809701,-90.38815346</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>217</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>10962</v>
+        <v>10963</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>15-02-0077-43_2024</t>
+          <t>15-02-0077-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>15-02-0077-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>15.18915554,-90.43890555</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>6</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>10968</v>
+        <v>10969</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>15-02-0088-43_2024</t>
+          <t>15-02-0088-43_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>15-02-0088-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>15.14773117,-90.38462415</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>10969</v>
+        <v>10968</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>15-02-0088-43_2025</t>
+          <t>15-02-0088-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>15-02-0088-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>10979</v>
+        <v>10980</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>15-02-0129-46_2024</t>
+          <t>15-02-0129-46_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>15-02-0129-46</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>10</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>10980</v>
+        <v>10979</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>15-02-0129-46_2025</t>
+          <t>15-02-0129-46_2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>15-02-0129-46</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>10984</v>
+        <v>10983</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>15-02-0140-45_2025</t>
+          <t>15-02-0140-45_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>15-02-0140-45</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>10983</v>
+        <v>10984</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>15-02-0140-45_2024</t>
+          <t>15-02-0140-45_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>15-02-0140-45</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>10986</v>
+        <v>10985</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>15-02-0142-45_2025</t>
+          <t>15-02-0142-45_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>15-02-0142-45</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>10985</v>
+        <v>10986</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>15-02-0142-45_2024</t>
+          <t>15-02-0142-45_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>15-02-0142-45</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7196,64 +7196,64 @@
       <c r="N83" s="2" t="inlineStr">
         <is>
           <t>15.15874423,-90.37114649</t>
         </is>
       </c>
       <c r="O83" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R83" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S83" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>10995</v>
+        <v>10996</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>15-02-1674-42_2024</t>
+          <t>15-02-1674-42_2025</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>15-02-1674-42</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7281,64 +7281,64 @@
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>15.05809701,-90.38815346</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
         <v>65</v>
       </c>
       <c r="S84" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>10996</v>
+        <v>10995</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>15-02-1674-42_2025</t>
+          <t>15-02-1674-42_2024</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>15-02-1674-42</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>15.05809701,-90.38815346</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>65</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>10997</v>
+        <v>10998</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>15-02-1682-45_2024</t>
+          <t>15-02-1682-45_2025</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>15-02-1682-45</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>15.13432254,-90.37559509</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>10998</v>
+        <v>10997</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>15-02-1682-45_2025</t>
+          <t>15-02-1682-45_2024</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>15-02-1682-45</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>