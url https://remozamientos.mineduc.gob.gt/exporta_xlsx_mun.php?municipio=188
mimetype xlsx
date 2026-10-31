--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>5476</v>
+        <v>5475</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>09-21-0001-45_2025</t>
+          <t>09-21-0001-45_2024</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>09-21-0001-45</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>5475</v>
+        <v>5476</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>09-21-0001-45_2024</t>
+          <t>09-21-0001-45_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>09-21-0001-45</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.60629954,-91.80896081</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>79</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>5481</v>
+        <v>18197</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>09-21-0023-43_2024</t>
+          <t>09-21-0023-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>09-21-0023-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>14.59465486,-91.79986149</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>18197</v>
+        <v>5481</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>09-21-0023-43_2025</t>
+          <t>09-21-0023-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>09-21-0023-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.53847351,-91.82150081</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>5501</v>
+        <v>18209</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>09-21-0679-43_2024</t>
+          <t>09-21-0679-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>09-21-0679-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.57084004,-91.80974552</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>525</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>18209</v>
+        <v>5501</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>09-21-0679-43_2025</t>
+          <t>09-21-0679-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>09-21-0679-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.52275448,-91.87139784</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>18213</v>
+        <v>5504</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>09-21-3221-45_2025</t>
+          <t>09-21-3221-45_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>09-21-3221-45</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>126</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>5504</v>
+        <v>18213</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>09-21-3221-45_2024</t>
+          <t>09-21-3221-45_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>09-21-3221-45</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>