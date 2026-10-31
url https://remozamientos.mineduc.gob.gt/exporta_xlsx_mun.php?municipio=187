--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>172</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>18155</v>
+        <v>5375</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>09-20-0035-43_2025</t>
+          <t>09-20-0035-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>09-20-0035-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>5375</v>
+        <v>18155</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>09-20-0035-43_2024</t>
+          <t>09-20-0035-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>09-20-0035-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.70044523,-91.87154009</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>400</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>5396</v>
+        <v>5395</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>09-20-0584-43_2025</t>
+          <t>09-20-0584-43_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>09-20-0584-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.70217423,-91.86277321</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>599</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>5395</v>
+        <v>5396</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>09-20-0584-43_2024</t>
+          <t>09-20-0584-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>09-20-0584-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>14.69824639,-91.84720968</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>5401</v>
+        <v>5400</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>09-20-0596-43_2025</t>
+          <t>09-20-0596-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>09-20-0596-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>14.69824639,-91.84720968</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>237</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>5400</v>
+        <v>5401</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>09-20-0596-43_2024</t>
+          <t>09-20-0596-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>09-20-0596-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>14.63254836,-91.99856699</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>192</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>18175</v>
+        <v>5434</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>09-20-0641-43_2025</t>
+          <t>09-20-0641-43_2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>09-20-0641-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -8386,64 +8386,64 @@
       <c r="N97" s="2" t="inlineStr">
         <is>
           <t>14.64262945,-92.10775377</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
         <v>94</v>
       </c>
       <c r="S97" s="1" t="n">
         <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>5434</v>
+        <v>18175</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>09-20-0641-43_2024</t>
+          <t>09-20-0641-43_2025</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>09-20-0641-43</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -8811,64 +8811,64 @@
       <c r="N102" s="2" t="inlineStr">
         <is>
           <t>14.69643751,-91.86906474</t>
         </is>
       </c>
       <c r="O102" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q102" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R102" s="1" t="n">
         <v>675</v>
       </c>
       <c r="S102" s="1" t="n">
         <v>705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>5438</v>
+        <v>18177</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>09-20-0652-46_2024</t>
+          <t>09-20-0652-46_2025</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>09-20-0652-46</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -8896,64 +8896,64 @@
       <c r="N103" s="2" t="inlineStr">
         <is>
           <t>14.70405529,-91.86477884</t>
         </is>
       </c>
       <c r="O103" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q103" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R103" s="1" t="n">
         <v>271</v>
       </c>
       <c r="S103" s="1" t="n">
         <v>272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>18177</v>
+        <v>5438</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>09-20-0652-46_2025</t>
+          <t>09-20-0652-46_2024</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>09-20-0652-46</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -12211,64 +12211,64 @@
       <c r="N142" s="2" t="inlineStr">
         <is>
           <t>14.6445427,-91.92707237</t>
         </is>
       </c>
       <c r="O142" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q142" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R142" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S142" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
-        <v>5465</v>
+        <v>18190</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>09-20-3434-42_2024</t>
+          <t>09-20-3434-42_2025</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>09-20-3434-42</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -12296,64 +12296,64 @@
       <c r="N143" s="2" t="inlineStr">
         <is>
           <t>14.70989389,-91.99159284</t>
         </is>
       </c>
       <c r="O143" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q143" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R143" s="1" t="n">
         <v>88</v>
       </c>
       <c r="S143" s="1" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>18190</v>
+        <v>5465</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>09-20-3434-42_2025</t>
+          <t>09-20-3434-42_2024</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>09-20-3434-42</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>