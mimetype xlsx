--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>5325</v>
+        <v>5326</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>09-19-0002-43_2024</t>
+          <t>09-19-0002-43_2025</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>09-19-0002-43</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>5326</v>
+        <v>5325</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>09-19-0002-43_2025</t>
+          <t>09-19-0002-43_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>09-19-0002-43</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>115</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>5334</v>
+        <v>18122</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>09-19-0014-46_2024</t>
+          <t>09-19-0014-46_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>09-19-0014-46</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>18122</v>
+        <v>5334</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>09-19-0014-46_2025</t>
+          <t>09-19-0014-46_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>09-19-0014-46</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>18124</v>
+        <v>5335</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>09-19-0019-42_2025</t>
+          <t>09-19-0019-42_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>09-19-0019-42</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>5335</v>
+        <v>18124</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>09-19-0019-42_2024</t>
+          <t>09-19-0019-42_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>09-19-0019-42</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>8</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>18128</v>
+        <v>5337</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>09-19-0533-42_2025</t>
+          <t>09-19-0533-42_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>09-19-0533-42</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>247</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>5337</v>
+        <v>18128</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>09-19-0533-42_2024</t>
+          <t>09-19-0533-42_2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>09-19-0533-42</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>14.66199083,-91.56223377</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>372</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>5341</v>
+        <v>5342</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>09-19-0537-43_2024</t>
+          <t>09-19-0537-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>09-19-0537-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.68881367,-91.61949196</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>610</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>5342</v>
+        <v>5341</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>09-19-0537-43_2025</t>
+          <t>09-19-0537-43_2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>09-19-0537-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.65176711,-91.57979206</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>301</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>18132</v>
+        <v>5345</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>09-19-0563-43_2025</t>
+          <t>09-19-0563-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>09-19-0563-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.65525526,-91.66509515</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>111</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>5345</v>
+        <v>18132</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>09-19-0563-43_2024</t>
+          <t>09-19-0563-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>09-19-0563-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.64636364,-91.56243781</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>219</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>5347</v>
+        <v>18134</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>09-19-2689-42_2024</t>
+          <t>09-19-2689-42_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>09-19-2689-42</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.6740012,-91.55020537</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>18134</v>
+        <v>5347</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>09-19-2689-42_2025</t>
+          <t>09-19-2689-42_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>09-19-2689-42</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.72368983,-91.62608977</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>5351</v>
+        <v>5352</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>09-19-2707-42_2024</t>
+          <t>09-19-2707-42_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>09-19-2707-42</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.64842273,-91.55922137</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>83</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>5352</v>
+        <v>5351</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>09-19-2707-42_2025</t>
+          <t>09-19-2707-42_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>09-19-2707-42</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>14.65176711,-91.57979206</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>18137</v>
+        <v>5357</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>09-19-2854-42_2025</t>
+          <t>09-19-2854-42_2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>09-19-2854-42</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4731,64 +4731,64 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.65044398,-91.66310956</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>5357</v>
+        <v>18137</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>09-19-2854-42_2024</t>
+          <t>09-19-2854-42_2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>09-19-2854-42</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>18147</v>
+        <v>5363</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>09-19-4137-45_2025</t>
+          <t>09-19-4137-45_2024</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>09-19-4137-45</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>5363</v>
+        <v>18147</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>09-19-4137-45_2024</t>
+          <t>09-19-4137-45_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>09-19-4137-45</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>5364</v>
+        <v>5365</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>09-19-4190-45_2024</t>
+          <t>09-19-4190-45_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>09-19-4190-45</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>5365</v>
+        <v>5364</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>09-19-4190-45_2025</t>
+          <t>09-19-4190-45_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>09-19-4190-45</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>