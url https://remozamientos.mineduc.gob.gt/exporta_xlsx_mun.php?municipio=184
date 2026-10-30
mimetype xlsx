--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>5284</v>
+        <v>18082</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>09-17-0028-45_2024</t>
+          <t>09-17-0028-45_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>09-17-0028-45</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>18082</v>
+        <v>5284</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>09-17-0028-45_2025</t>
+          <t>09-17-0028-45_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>09-17-0028-45</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>18088</v>
+        <v>5290</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>09-17-0046-45_2025</t>
+          <t>09-17-0046-45_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>09-17-0046-45</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>88</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>5290</v>
+        <v>18088</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>09-17-0046-45_2024</t>
+          <t>09-17-0046-45_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>09-17-0046-45</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>88</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>5291</v>
+        <v>18089</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>09-17-0049-43_2024</t>
+          <t>09-17-0049-43_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>09-17-0049-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>63</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>18089</v>
+        <v>5291</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>09-17-0049-43_2025</t>
+          <t>09-17-0049-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>09-17-0049-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>63</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>18090</v>
+        <v>5292</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>09-17-0052-45_2025</t>
+          <t>09-17-0052-45_2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>09-17-0052-45</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>241</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>5292</v>
+        <v>18090</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>09-17-0052-45_2024</t>
+          <t>09-17-0052-45_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>09-17-0052-45</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>5294</v>
+        <v>18094</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>09-17-0062-43_2024</t>
+          <t>09-17-0062-43_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>09-17-0062-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>18094</v>
+        <v>5294</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>09-17-0062-43_2025</t>
+          <t>09-17-0062-43_2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>09-17-0062-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.67747545,-91.7873764</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>255</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>18095</v>
+        <v>5298</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>09-17-0444-43_2025</t>
+          <t>09-17-0444-43_2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>09-17-0444-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.70687742,-91.76264006</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>998</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>1002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>5298</v>
+        <v>18095</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>09-17-0444-43_2024</t>
+          <t>09-17-0444-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>09-17-0444-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>14.79632354,-91.76591587</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>5299</v>
+        <v>18097</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>09-17-0446-43_2024</t>
+          <t>09-17-0446-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>09-17-0446-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>18097</v>
+        <v>5299</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>09-17-0446-43_2025</t>
+          <t>09-17-0446-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>09-17-0446-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.67411961,-91.76296368</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>423</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>5301</v>
+        <v>18099</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>09-17-0448-43_2024</t>
+          <t>09-17-0448-43_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>09-17-0448-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>14.69599301,-91.80737109</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>234</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>18099</v>
+        <v>5301</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>09-17-0448-43_2025</t>
+          <t>09-17-0448-43_2024</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>09-17-0448-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.69599301,-91.80737109</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>234</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>18100</v>
+        <v>5302</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>09-17-0449-43_2025</t>
+          <t>09-17-0449-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>09-17-0449-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.76923658,-91.73999224</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>254</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>5302</v>
+        <v>18100</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>09-17-0449-43_2024</t>
+          <t>09-17-0449-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>09-17-0449-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>14.71052186,-91.72949156</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>577</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>18105</v>
+        <v>5309</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>09-17-2654-42_2025</t>
+          <t>09-17-2654-42_2024</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>09-17-2654-42</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6091,64 +6091,64 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>14.69159145,-91.82165015</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>191</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>5309</v>
+        <v>18105</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>09-17-2654-42_2024</t>
+          <t>09-17-2654-42_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>09-17-2654-42</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>14.69464611,-91.7986209</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>18107</v>
+        <v>5310</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>09-17-3217-45_2025</t>
+          <t>09-17-3217-45_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>09-17-3217-45</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.70036492,-91.71535999</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>156</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>5310</v>
+        <v>18107</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>09-17-3217-45_2024</t>
+          <t>09-17-3217-45_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>09-17-3217-45</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6686,64 +6686,64 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>14.76587345,-91.73164159</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>63</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>18110</v>
+        <v>5312</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>09-17-3820-43_2025</t>
+          <t>09-17-3820-43_2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>09-17-3820-43</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>14.79885186,-91.74863868</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>5312</v>
+        <v>18110</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>09-17-3820-43_2024</t>
+          <t>09-17-3820-43_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>09-17-3820-43</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>18115</v>
+        <v>5315</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>09-17-4049-45_2025</t>
+          <t>09-17-4049-45_2024</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>09-17-4049-45</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>5315</v>
+        <v>18115</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>09-17-4049-45_2024</t>
+          <t>09-17-4049-45_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>09-17-4049-45</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>