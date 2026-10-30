--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>15.03416645,-91.61917427</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>111</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>18051</v>
+        <v>5250</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>09-15-0010-43_2025</t>
+          <t>09-15-0010-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>09-15-0010-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>15.03213792,-91.63650531</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>145</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>5250</v>
+        <v>18051</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>09-15-0010-43_2024</t>
+          <t>09-15-0010-43_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>09-15-0010-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>5254</v>
+        <v>18055</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>09-15-0021-45_2024</t>
+          <t>09-15-0021-45_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>09-15-0021-45</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>18055</v>
+        <v>5254</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>09-15-0021-45_2025</t>
+          <t>09-15-0021-45_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>09-15-0021-45</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>15.03852779,-91.62592662</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>247</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>5259</v>
+        <v>18062</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>09-15-0422-43_2024</t>
+          <t>09-15-0422-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>09-15-0422-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>15.06380551,-91.60011881</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>18062</v>
+        <v>5259</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>09-15-0422-43_2025</t>
+          <t>09-15-0422-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>09-15-0422-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>