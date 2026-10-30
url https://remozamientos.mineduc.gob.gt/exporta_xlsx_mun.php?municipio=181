--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>14.83359211,-91.43974718</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>321</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>5211</v>
+        <v>5210</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>09-14-0011-43_2025</t>
+          <t>09-14-0011-43_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>09-14-0011-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.82307973,-91.42504977</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>109</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>5210</v>
+        <v>5211</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>09-14-0011-43_2024</t>
+          <t>09-14-0011-43_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>09-14-0011-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.82307973,-91.42504977</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>109</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>5212</v>
+        <v>18042</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>09-14-0012-43_2024</t>
+          <t>09-14-0012-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>09-14-0012-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.83404886,-91.42982987</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>184</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>18042</v>
+        <v>5212</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>09-14-0012-43_2025</t>
+          <t>09-14-0012-43_2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>09-14-0012-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.82445542,-91.44928034</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>5216</v>
+        <v>5215</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>09-14-0015-43_2025</t>
+          <t>09-14-0015-43_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>09-14-0015-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.80570398,-91.44710046</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>237</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>5215</v>
+        <v>5216</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>09-14-0015-43_2024</t>
+          <t>09-14-0015-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>09-14-0015-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.82047692,-91.43305877</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>541</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>5227</v>
+        <v>5228</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>09-14-0400-43_2024</t>
+          <t>09-14-0400-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>09-14-0400-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>14.84263692,-91.42877368</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>208</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>5228</v>
+        <v>5227</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>09-14-0400-43_2025</t>
+          <t>09-14-0400-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>09-14-0400-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>14.85610086,-91.46167399</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>173</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>5232</v>
+        <v>5233</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>09-14-0404-43_2024</t>
+          <t>09-14-0404-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>09-14-0404-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>14.81281739,-91.44581418</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>261</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>5233</v>
+        <v>5232</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>09-14-0404-43_2025</t>
+          <t>09-14-0404-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>09-14-0404-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.8151722,-91.45513334</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>319</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>5236</v>
+        <v>5237</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>09-14-2581-43_2024</t>
+          <t>09-14-2581-43_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>09-14-2581-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.80945673,-91.45276881</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>183</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>5237</v>
+        <v>5236</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>09-14-2581-43_2025</t>
+          <t>09-14-2581-43_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>09-14-2581-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.80555386,-91.45573231</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>195</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>18045</v>
+        <v>5239</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>09-14-3094-43_2025</t>
+          <t>09-14-3094-43_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>09-14-3094-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.81281739,-91.44581418</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>5239</v>
+        <v>18045</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>09-14-3094-43_2024</t>
+          <t>09-14-3094-43_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>09-14-3094-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.81281739,-91.44581418</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>5240</v>
+        <v>5241</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>09-14-3095-43_2024</t>
+          <t>09-14-3095-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>09-14-3095-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>5241</v>
+        <v>5240</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>09-14-3095-43_2025</t>
+          <t>09-14-3095-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>09-14-3095-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>QUETZALTENANGO</t>
         </is>