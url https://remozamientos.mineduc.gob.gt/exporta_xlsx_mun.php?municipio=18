--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>15.03383089,-90.33331349</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>10816</v>
+        <v>10815</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>15-01-0024-43_2025</t>
+          <t>15-01-0024-43_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>15-01-0024-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>15.05922614,-90.31829087</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>185</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>10815</v>
+        <v>10816</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>15-01-0024-43_2024</t>
+          <t>15-01-0024-43_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>15-01-0024-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>15.33525661,-90.30411774</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>10872</v>
+        <v>10873</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>15-01-0313-43_2024</t>
+          <t>15-01-0313-43_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>15-01-0313-43</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -6856,64 +6856,64 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>14.94402308,-90.36578718</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
         <v>198</v>
       </c>
       <c r="S79" s="1" t="n">
         <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>10873</v>
+        <v>10872</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>15-01-0313-43_2025</t>
+          <t>15-01-0313-43_2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>15-01-0313-43</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>15.2416482,-90.34652909</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>72</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>10879</v>
+        <v>10880</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>15-01-0321-43_2024</t>
+          <t>15-01-0321-43_2025</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>15-01-0321-43</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>15.17919842,-90.20552209</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>320</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>10880</v>
+        <v>10879</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>15-01-0321-43_2025</t>
+          <t>15-01-0321-43_2024</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>15-01-0321-43</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7876,64 +7876,64 @@
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>15.10359733,-90.31040518</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>91</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>10885</v>
+        <v>10886</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>15-01-1192-42_2024</t>
+          <t>15-01-1192-42_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>15-01-1192-42</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>
@@ -7961,64 +7961,64 @@
       <c r="N92" s="2" t="inlineStr">
         <is>
           <t>15.05922614,-90.31829087</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S92" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>10886</v>
+        <v>10885</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>15-01-1192-42_2025</t>
+          <t>15-01-1192-42_2024</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>15-01-1192-42</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>BAJA VERAPAZ</t>
         </is>